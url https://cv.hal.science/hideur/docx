--- v0 (2026-03-13)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ammar Hideur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of doping concentration on the performance of 2.8 µm Er:CaF 2 lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesan Jambunathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Veselský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (6), pp.2081-2084. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.555586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb,Tm:LiYF 4 lasers at 1.5 and 2.3 µm pumped by a Yb-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmjid Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (26), pp.7867. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization switching in a mid-infrared Er:YAlO 3 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cassouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.2970. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution Er:(Sc,Y)2O3 transparent ceramics: Optical spectroscopy, inhomogeneous line broadening, C sites and mid-infrared laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Maksimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Shitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.116288. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.4265. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (2), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited-state absorption and upconversion pumping of Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped potassium lutetium double tungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (9), pp.14808-14820. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.487130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers thulium à 2300 NM : Avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable in-band-pumped Tm:CaF 2 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4511. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close look on cubic Tm:KY 3 F 10 crystal for highly efficient lasing on the 3 H 4 → 3 H 5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.3451. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.382650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm3+:LiYF4 waveguide laser by Cr2+:ZnSe and Co2+:ZnSe saturable absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (20), pp.110116. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level mid-infrared continuous-wave Tm:YAG laser operating on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.109745. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-band pumping of Tm:LiYF 4 channel waveguide: a power scaling strategy for ∼2 μm waveguide lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.3010. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional writing inside silicon using a 2-µm picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICALEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paper#142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser operation of highly-doped Tm:LiYF 4 epitaxies: towards thin-disk lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.009287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium laser at ∼23 μm based on upconversion pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (16), pp.4071. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave Tm:YAlO 3 laser at ∼23 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (20), pp.5077. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized high-power Raman fiber lasers near 1670 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf6a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tm:LiYF4 Lasers at ${\sim}2.3~\mu$ m: Effect of Energy-Transfer Upconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jqe.2019.2943477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Nonlinear Delocalization of Light for Laser Inscription Inside Silicon with a 2- µ m Picosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.024009. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megawatt solitons generated above 2000 nm in Bragg fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleshkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (11), pp.2713. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.002713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm,Ho:LiYF 4 planar waveguide laser at 205 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (18), pp.4341. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level Tm:LiYF 4 channel waveguide laser produced by diamond saw dicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (19), pp.24653. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.024653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-based Fourier transform infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.5.000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm^3+:YLF mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (18), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.003534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.87 μm laser operation by 980 nm pumping in Yb,Tm:CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.578 - 582. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber femtosecond laser providing 9 nJ, 50 MHz pulses at 1650 nm for three-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.065506. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa6f72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond LIBS diagnostics for Tokamak in situ plasma facing materials chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, T167, pp.014016. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength synchronous ultrashort pulses from a mode-locked Yb-doped multicore fiber laser with spatially dispersed gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (19), pp.25308-25315. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.025308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (19), pp.195307. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked Nd-doped fiber laser at 930 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (2), pp.267--270. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative solitons generation and amplification in erbium-doped fibers operating at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Benyagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Generation and Amplification in Erbium-Doped Fibers Operating at 1.55 mu m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Yashkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.0903007. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2308394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-μm wavelength ultrafast fiber oscillators and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1442004. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979214420041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rigutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked all-solid photonic bandgap fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rasoloniana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.-N. Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-L. Semjonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.317--322. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked ytterbium-doped Bragg fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (18), pp.2879 - 2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mode area all-solid optical fibre lasers with tailored microstructured cladding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jamier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibre and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 27 (Issue 5), pp 440 - 452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical maps for fiber lasers mode locked with nonlinear polarization evolution: comparison with semi-analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.320-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.343-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength fiber laser with an intracavity polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Mihaescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability calculations for the ytterbium-doped fiber laser passively mode-locked through nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.774-780. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/6/8/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an ytterbium-doped double-clad fiber laser passively mode-locked by nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (6-7), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-003-1302-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the birefringence of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Peyrilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.536-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.063811. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm:CALGO: Spectroscopy and Laser Operation at 2.32 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongben Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe 2023, OSA Technical Digest Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ca_3_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared supercontinuum sources and application to FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized spectroscopy and laser operation of Tm3+:YAlO3 crystal on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2555405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable Tm:CaF2 laser in-band pumped by a fiber laser at 1610 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm:LiYF4 Waveguide Laser by Cr2+:ZnSe and Co2+:ZnSe Saturable Absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2019 (ASSL, LAC, LS&amp;C), OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact thulium FCPA system delivering 11 MW, 530 fs pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly polarized all-fiber Raman laser operating near 1680 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm laser emission in Tm-doped crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy self-frequency-shifted solitons in large mode area Bragg fiber pumped by 2 μm chirped pulse amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Salganskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/MICS.2018.MM2C.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers at 2 μm and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialty Optical Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SOF.2018.SoM3H.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited mid-infrared spectromicroscopy using a supercontinuum laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm3+:YLF Mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL’2017, OSA Laser congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrarapide à base d'une fibe active fortement dispersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur thulium tout fibre des impulsions picosecondes à énergies d’ordre de 20 µJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10µJ-class compact thulium all-fibered CPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Conference on Lasers and Electro-Optics 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.972834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber laser format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics (Specialty Optical Fibers) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers for material analysis and dense media metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Göteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde entierement fibre emettant a 1650 nm et application a la microscopie tri-photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Voisiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gečys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et synchronisation d’impulsions brèves dans un laser a fibre multicoeur et amplification spectralement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde a fibre optique émettant des impulsions de haute energie (8 nJ) autour de 1700 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1700-nm High-Energy All-Fiber Format Femtosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei N. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked laser based on an ultra-large dispersion Yb-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electrooptics / Europe - IQEC (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany. paper CJ2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Bandgap Fibers for High-Power CW and Pulsed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, PISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers femtosecondes à base de Fibres bragg dopées à l'ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cladding-Pumped Ytterbium-Doped Photonic Bandgap Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper IE6-4-THU, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-chirped similariton generation from a mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper CF-13-MON, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction of a SPIRIT by a SAINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 mu m all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballato, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers Xiii: Technology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9728, pp.UNSP 972834, 2016, 978-1-62841-963-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Photon Microscopy with a Monolithic All-Fiber Format Laser Emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (icton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-1467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre à dispersion adaptée pour la génération d'impulsions ultracourtes de forte énergie et méthodes de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: n°1152937 F0644CAS 322/FR. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId505"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ammar Hideur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of doping concentration on the performance of 2.8 µm Er:CaF 2 lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesan Jambunathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Veselský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (6), pp.2081-2084. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.555586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb,Tm:LiYF 4 lasers at 1.5 and 2.3 µm pumped by a Yb-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmjid Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (26), pp.7867. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization switching in a mid-infrared Er:YAlO 3 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cassouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.2970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution Er:(Sc,Y)2O3 transparent ceramics: Optical spectroscopy, inhomogeneous line broadening, C sites and mid-infrared laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Maksimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Shitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.116288. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.4265. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited-state absorption and upconversion pumping of Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped potassium lutetium double tungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (9), pp.14808-14820. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.487130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers thulium à 2300 NM : Avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable in-band-pumped Tm:CaF 2 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4511. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close look on cubic Tm:KY 3 F 10 crystal for highly efficient lasing on the 3 H 4 → 3 H 5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.3451. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.382650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm3+:LiYF4 waveguide laser by Cr2+:ZnSe and Co2+:ZnSe saturable absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (20), pp.110116. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level mid-infrared continuous-wave Tm:YAG laser operating on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.109745. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-band pumping of Tm:LiYF 4 channel waveguide: a power scaling strategy for ∼2 μm waveguide lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.3010. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional writing inside silicon using a 2-µm picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICALEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paper#142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium laser at ∼23 μm based on upconversion pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (16), pp.4071. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave Tm:YAlO 3 laser at ∼23 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (20), pp.5077. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser operation of highly-doped Tm:LiYF 4 epitaxies: towards thin-disk lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.009287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized high-power Raman fiber lasers near 1670 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf6a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tm:LiYF4 Lasers at ${\sim}2.3~\mu$ m: Effect of Energy-Transfer Upconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jqe.2019.2943477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megawatt solitons generated above 2000 nm in Bragg fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleshkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (11), pp.2713. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.002713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Nonlinear Delocalization of Light for Laser Inscription Inside Silicon with a 2- µ m Picosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.024009. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm,Ho:LiYF 4 planar waveguide laser at 205 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (18), pp.4341. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level Tm:LiYF 4 channel waveguide laser produced by diamond saw dicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (19), pp.24653. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.024653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-based Fourier transform infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.5.000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm^3+:YLF mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (18), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.003534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.87 μm laser operation by 980 nm pumping in Yb,Tm:CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.578 - 582. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber femtosecond laser providing 9 nJ, 50 MHz pulses at 1650 nm for three-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.065506. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa6f72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond LIBS diagnostics for Tokamak in situ plasma facing materials chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, T167, pp.014016. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength synchronous ultrashort pulses from a mode-locked Yb-doped multicore fiber laser with spatially dispersed gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (19), pp.25308-25315. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.025308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (19), pp.195307. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative solitons generation and amplification in erbium-doped fibers operating at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked Nd-doped fiber laser at 930 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (2), pp.267--270. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Benyagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Generation and Amplification in Erbium-Doped Fibers Operating at 1.55 mu m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Yashkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.0903007. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2308394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-μm wavelength ultrafast fiber oscillators and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1442004. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979214420041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rigutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked all-solid photonic bandgap fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rasoloniana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.-N. Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-L. Semjonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.317--322. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked ytterbium-doped Bragg fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (18), pp.2879 - 2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mode area all-solid optical fibre lasers with tailored microstructured cladding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jamier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibre and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 27 (Issue 5), pp 440 - 452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical maps for fiber lasers mode locked with nonlinear polarization evolution: comparison with semi-analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.320-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.343-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength fiber laser with an intracavity polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Mihaescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability calculations for the ytterbium-doped fiber laser passively mode-locked through nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.774-780. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/6/8/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an ytterbium-doped double-clad fiber laser passively mode-locked by nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (6-7), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-003-1302-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the birefringence of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Peyrilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.536-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.063811. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm:CALGO: Spectroscopy and Laser Operation at 2.32 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongben Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe 2023, OSA Technical Digest Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ca_3_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared supercontinuum sources and application to FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized spectroscopy and laser operation of Tm3+:YAlO3 crystal on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2555405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable Tm:CaF2 laser in-band pumped by a fiber laser at 1610 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm:LiYF4 Waveguide Laser by Cr2+:ZnSe and Co2+:ZnSe Saturable Absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2019 (ASSL, LAC, LS&amp;C), OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact thulium FCPA system delivering 11 MW, 530 fs pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly polarized all-fiber Raman laser operating near 1680 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm laser emission in Tm-doped crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy self-frequency-shifted solitons in large mode area Bragg fiber pumped by 2 μm chirped pulse amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Salganskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/MICS.2018.MM2C.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers at 2 μm and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialty Optical Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SOF.2018.SoM3H.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited mid-infrared spectromicroscopy using a supercontinuum laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm3+:YLF Mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL’2017, OSA Laser congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur thulium tout fibre des impulsions picosecondes à énergies d’ordre de 20 µJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrarapide à base d'une fibe active fortement dispersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10µJ-class compact thulium all-fibered CPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Conference on Lasers and Electro-Optics 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.972834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers for material analysis and dense media metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Göteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber laser format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics (Specialty Optical Fibers) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde entierement fibre emettant a 1650 nm et application a la microscopie tri-photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1700-nm High-Energy All-Fiber Format Femtosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei N. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde a fibre optique émettant des impulsions de haute energie (8 nJ) autour de 1700 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Voisiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gečys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et synchronisation d’impulsions brèves dans un laser a fibre multicoeur et amplification spectralement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked laser based on an ultra-large dispersion Yb-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electrooptics / Europe - IQEC (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany. paper CJ2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Bandgap Fibers for High-Power CW and Pulsed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, PISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers femtosecondes à base de Fibres bragg dopées à l'ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cladding-Pumped Ytterbium-Doped Photonic Bandgap Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper IE6-4-THU, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-chirped similariton generation from a mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper CF-13-MON, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction of a SPIRIT by a SAINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 mu m all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballato, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers Xiii: Technology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9728, pp.UNSP 972834, 2016, 978-1-62841-963-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Photon Microscopy with a Monolithic All-Fiber Format Laser Emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (icton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-1467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre à dispersion adaptée pour la génération d'impulsions ultracourtes de forte énergie et méthodes de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: n°1152937 F0644CAS 322/FR. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Jambunathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Veselsk&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.555586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cassouret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maksimov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Shitov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116288" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110935" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thouroude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399670" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.382650" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109745" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009287" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf6a4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jqe.2019.2943477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleshkina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002713" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doulan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004341" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024653" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746040v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borondics" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000378" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862968v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003534" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.06.050" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cadroas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Likhachev" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipatov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa6f72" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000267" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612412v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V. Kotov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Gaponov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Yashkov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2308394" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680835v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979214420041" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecaplain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasoloniana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-N. Egorova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Semjonov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4939-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRX90M8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reglier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.077" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBN6CQR9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289282v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Peyrilloux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247617v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechun Li" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747005v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555405" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420268v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thouroude" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420097v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419569v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419162v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420363v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862962v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Salganskii" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM2C.7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412306v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesparre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103939v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420340v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kotov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Likhachev" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550407" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420296v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419981v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420000v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kotov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budnov" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104040v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925541v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecaplain" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827326v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartl" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827584v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211778v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340338v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259595v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491200v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491199v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611219v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611215v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699946v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Jambunathan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Veselsk&#253;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.555586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cassouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maksimov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Shitov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110935" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thouroude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.382650" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109745" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394271v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009287" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf6a4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Soulard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jqe.2019.2943477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleshkina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002713" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doulan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004341" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024653" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borondics" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000378" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003534" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.06.050" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cadroas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Likhachev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipatov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa6f72" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612395v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000267" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V. Kotov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Gaponov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Yashkov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2308394" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979214420041" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecaplain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasoloniana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-N. Egorova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Semjonov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4939-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRX90M8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441738v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491098v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reglier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.077" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBN6CQR9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Peyrilloux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechun Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747005v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555405" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420268v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thouroude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419569v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862962v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Salganskii" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM2C.7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103478v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420196v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412306v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesparre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420340v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kotov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Likhachev" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550407" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420296v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419981v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104040v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420000v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kotov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budnov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecaplain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827326v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartl" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827584v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211778v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259595v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491200v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491199v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611219v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611215v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699946v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>