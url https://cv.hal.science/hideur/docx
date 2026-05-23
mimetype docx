--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ammar Hideur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of doping concentration on the performance of 2.8 µm Er:CaF 2 lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesan Jambunathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Veselský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (6), pp.2081-2084. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.555586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb,Tm:LiYF 4 lasers at 1.5 and 2.3 µm pumped by a Yb-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmjid Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (26), pp.7867. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization switching in a mid-infrared Er:YAlO 3 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cassouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.2970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution Er:(Sc,Y)2O3 transparent ceramics: Optical spectroscopy, inhomogeneous line broadening, C sites and mid-infrared laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Maksimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Shitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.116288. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.4265. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited-state absorption and upconversion pumping of Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped potassium lutetium double tungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (9), pp.14808-14820. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.487130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers thulium à 2300 NM : Avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable in-band-pumped Tm:CaF 2 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4511. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close look on cubic Tm:KY 3 F 10 crystal for highly efficient lasing on the 3 H 4 → 3 H 5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.3451. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.382650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm3+:LiYF4 waveguide laser by Cr2+:ZnSe and Co2+:ZnSe saturable absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (20), pp.110116. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level mid-infrared continuous-wave Tm:YAG laser operating on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.109745. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-band pumping of Tm:LiYF 4 channel waveguide: a power scaling strategy for ∼2 μm waveguide lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.3010. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional writing inside silicon using a 2-µm picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICALEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paper#142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium laser at ∼23 μm based on upconversion pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (16), pp.4071. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave Tm:YAlO 3 laser at ∼23 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (20), pp.5077. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser operation of highly-doped Tm:LiYF 4 epitaxies: towards thin-disk lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.009287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized high-power Raman fiber lasers near 1670 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf6a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tm:LiYF4 Lasers at ${\sim}2.3~\mu$ m: Effect of Energy-Transfer Upconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jqe.2019.2943477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megawatt solitons generated above 2000 nm in Bragg fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleshkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (11), pp.2713. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.002713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Nonlinear Delocalization of Light for Laser Inscription Inside Silicon with a 2- µ m Picosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.024009. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm,Ho:LiYF 4 planar waveguide laser at 205 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (18), pp.4341. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level Tm:LiYF 4 channel waveguide laser produced by diamond saw dicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (19), pp.24653. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.024653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-based Fourier transform infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.5.000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm^3+:YLF mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (18), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.003534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.87 μm laser operation by 980 nm pumping in Yb,Tm:CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.578 - 582. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber femtosecond laser providing 9 nJ, 50 MHz pulses at 1650 nm for three-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.065506. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa6f72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond LIBS diagnostics for Tokamak in situ plasma facing materials chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, T167, pp.014016. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength synchronous ultrashort pulses from a mode-locked Yb-doped multicore fiber laser with spatially dispersed gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (19), pp.25308-25315. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.025308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (19), pp.195307. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative solitons generation and amplification in erbium-doped fibers operating at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked Nd-doped fiber laser at 930 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (2), pp.267--270. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Benyagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Generation and Amplification in Erbium-Doped Fibers Operating at 1.55 mu m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Yashkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.0903007. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2308394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-μm wavelength ultrafast fiber oscillators and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1442004. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979214420041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rigutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked all-solid photonic bandgap fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rasoloniana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.-N. Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-L. Semjonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.317--322. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked ytterbium-doped Bragg fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (18), pp.2879 - 2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mode area all-solid optical fibre lasers with tailored microstructured cladding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jamier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibre and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 27 (Issue 5), pp 440 - 452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical maps for fiber lasers mode locked with nonlinear polarization evolution: comparison with semi-analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.320-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.343-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength fiber laser with an intracavity polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Mihaescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability calculations for the ytterbium-doped fiber laser passively mode-locked through nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.774-780. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/6/8/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an ytterbium-doped double-clad fiber laser passively mode-locked by nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (6-7), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-003-1302-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the birefringence of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Peyrilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.536-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.063811. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm:CALGO: Spectroscopy and Laser Operation at 2.32 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongben Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe 2023, OSA Technical Digest Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ca_3_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared supercontinuum sources and application to FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized spectroscopy and laser operation of Tm3+:YAlO3 crystal on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2555405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable Tm:CaF2 laser in-band pumped by a fiber laser at 1610 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm:LiYF4 Waveguide Laser by Cr2+:ZnSe and Co2+:ZnSe Saturable Absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2019 (ASSL, LAC, LS&amp;C), OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact thulium FCPA system delivering 11 MW, 530 fs pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly polarized all-fiber Raman laser operating near 1680 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm laser emission in Tm-doped crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy self-frequency-shifted solitons in large mode area Bragg fiber pumped by 2 μm chirped pulse amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Salganskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/MICS.2018.MM2C.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers at 2 μm and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialty Optical Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SOF.2018.SoM3H.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited mid-infrared spectromicroscopy using a supercontinuum laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm3+:YLF Mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL’2017, OSA Laser congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur thulium tout fibre des impulsions picosecondes à énergies d’ordre de 20 µJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrarapide à base d'une fibe active fortement dispersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10µJ-class compact thulium all-fibered CPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Conference on Lasers and Electro-Optics 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.972834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers for material analysis and dense media metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Göteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber laser format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics (Specialty Optical Fibers) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde entierement fibre emettant a 1650 nm et application a la microscopie tri-photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1700-nm High-Energy All-Fiber Format Femtosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei N. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde a fibre optique émettant des impulsions de haute energie (8 nJ) autour de 1700 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Voisiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gečys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et synchronisation d’impulsions brèves dans un laser a fibre multicoeur et amplification spectralement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked laser based on an ultra-large dispersion Yb-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electrooptics / Europe - IQEC (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany. paper CJ2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Bandgap Fibers for High-Power CW and Pulsed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, PISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers femtosecondes à base de Fibres bragg dopées à l'ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cladding-Pumped Ytterbium-Doped Photonic Bandgap Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper IE6-4-THU, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-chirped similariton generation from a mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper CF-13-MON, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction of a SPIRIT by a SAINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 mu m all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballato, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers Xiii: Technology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9728, pp.UNSP 972834, 2016, 978-1-62841-963-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Photon Microscopy with a Monolithic All-Fiber Format Laser Emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (icton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-1467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre à dispersion adaptée pour la génération d'impulsions ultracourtes de forte énergie et méthodes de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: n°1152937 F0644CAS 322/FR. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ammar Hideur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4357-7032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068695136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring EUV high-harmonic spectra via nonlinear propagation in MgO crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (4), pp.046110. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0317575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of doping concentration on the performance of 2.8 µm Er:CaF 2 lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesan Jambunathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Veselský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (6), pp.2081-2084. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.555586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb,Tm:LiYF 4 lasers at 1.5 and 2.3 µm pumped by a Yb-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmjid Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (26), pp.7867. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization switching in a mid-infrared Er:YAlO 3 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cassouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.2970. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-solution Er:(Sc,Y)2O3 transparent ceramics: Optical spectroscopy, inhomogeneous line broadening, C sites and mid-infrared laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Maksimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Basyrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Shitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.116288. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Paparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.4265. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited-state absorption and upconversion pumping of Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped potassium lutetium double tungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (9), pp.14808-14820. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.487130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers thulium à 2300 NM : Avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level mid-infrared continuous-wave Tm:YAG laser operating on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.109745. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable in-band-pumped Tm:CaF 2 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4511. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close look on cubic Tm:KY 3 F 10 crystal for highly efficient lasing on the 3 H 4 → 3 H 5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.3451. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.382650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm3+:LiYF4 waveguide laser by Cr2+:ZnSe and Co2+:ZnSe saturable absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (20), pp.110116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megawatt solitons generated above 2000 nm in Bragg fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleshkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (11), pp.2713. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.002713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Nonlinear Delocalization of Light for Laser Inscription Inside Silicon with a 2- µ m Picosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.024009. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional writing inside silicon using a 2-µm picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICALEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paper#142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium laser at ∼23 μm based on upconversion pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (16), pp.4071. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave Tm:YAlO 3 laser at ∼23 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (20), pp.5077. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser operation of highly-doped Tm:LiYF 4 epitaxies: towards thin-disk lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.009287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-band pumping of Tm:LiYF 4 channel waveguide: a power scaling strategy for ∼2 μm waveguide lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.3010. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized high-power Raman fiber lasers near 1670 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf6a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tm:LiYF4 Lasers at ${\sim}2.3~\mu$ m: Effect of Energy-Transfer Upconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jqe.2019.2943477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm,Ho:LiYF 4 planar waveguide laser at 205 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (18), pp.4341. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level Tm:LiYF 4 channel waveguide laser produced by diamond saw dicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (19), pp.24653. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.024653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-based Fourier transform infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.5.000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.87 μm laser operation by 980 nm pumping in Yb,Tm:CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.578 - 582. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm^3+:YLF mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (18), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.003534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber femtosecond laser providing 9 nJ, 50 MHz pulses at 1650 nm for three-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.065506. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa6f72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond LIBS diagnostics for Tokamak in situ plasma facing materials chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, T167, pp.014016. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (19), pp.195307. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength synchronous ultrashort pulses from a mode-locked Yb-doped multicore fiber laser with spatially dispersed gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (19), pp.25308-25315. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.025308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative solitons generation and amplification in erbium-doped fibers operating at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked Nd-doped fiber laser at 930 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (2), pp.267--270. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Benyagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Generation and Amplification in Erbium-Doped Fibers Operating at 1.55 mu m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Yashkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.0903007. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2308394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-μm wavelength ultrafast fiber oscillators and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1442004. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979214420041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rigutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked all-solid photonic bandgap fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rasoloniana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.-N. Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-L. Semjonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.317--322. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked ytterbium-doped Bragg fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (18), pp.2879 - 2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mode area all-solid optical fibre lasers with tailored microstructured cladding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jamier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibre and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 27 (Issue 5), pp 440 - 452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical maps for fiber lasers mode locked with nonlinear polarization evolution: comparison with semi-analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.320-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.343-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength fiber laser with an intracavity polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Mihaescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability calculations for the ytterbium-doped fiber laser passively mode-locked through nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.774-780. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/6/8/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an ytterbium-doped double-clad fiber laser passively mode-locked by nonlinear polarization rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (6-7), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-003-1302-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the birefringence of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Peyrilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.536-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.063811. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm:CALGO: Spectroscopy and Laser Operation at 2.32 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongben Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe 2023, OSA Technical Digest Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ca_3_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared supercontinuum sources and application to FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized spectroscopy and laser operation of Tm3+:YAlO3 crystal on the 3H4 → 3H5 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2555405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact thulium FCPA system delivering 11 MW, 530 fs pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable Tm:CaF2 laser in-band pumped by a fiber laser at 1610 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Q-switching of a Tm:LiYF4 Waveguide Laser by Cr2+:ZnSe and Co2+:ZnSe Saturable Absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2019 (ASSL, LAC, LS&amp;C), OSA Technical Digest (Optical Society of America, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited mid-infrared spectromicroscopy using a supercontinuum laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Borondics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm laser emission in Tm-doped crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly polarized all-fiber Raman laser operating near 1680 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy self-frequency-shifted solitons in large mode area Bragg fiber pumped by 2 μm chirped pulse amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Salganskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/MICS.2018.MM2C.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers at 2 μm and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialty Optical Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SOF.2018.SoM3H.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10µJ-class compact thulium all-fibered CPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Conference on Lasers and Electro-Optics 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 μm Tm3+:YLF Mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL’2017, OSA Laser congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrarapide à base d'une fibe active fortement dispersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur thulium tout fibre des impulsions picosecondes à énergies d’ordre de 20 µJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.972834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber laser format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics (Specialty Optical Fibers) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-photon microscopy with a monolithic all-fiber format laser emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber lasers for material analysis and dense media metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Göteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde entierement fibre emettant a 1650 nm et application a la microscopie tri-photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1700-nm High-Energy All-Fiber Format Femtosecond Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Bubnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei N. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser femtoseconde a fibre optique émettant des impulsions de haute energie (8 nJ) autour de 1700 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Voisiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gečys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et synchronisation d’impulsions brèves dans un laser a fibre multicoeur et amplification spectralement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked laser based on an ultra-large dispersion Yb-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hon Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electrooptics / Europe - IQEC (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany. paper CJ2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cladding-Pumped Ytterbium-Doped Photonic Bandgap Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Bandgap Fibers for High-Power CW and Pulsed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, PISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers femtosecondes à base de Fibres bragg dopées à l'ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of observing bound soliton pairs in a “wave-breaking-free” mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper IE6-4-THU, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-chirped similariton generation from a mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chedot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2007, paper CF-13-MON, Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.//</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülend Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction of a SPIRIT by a SAINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 mu m all-fiber dissipative soliton master oscillator power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballato, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers Xiii: Technology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9728, pp.UNSP 972834, 2016, 978-1-62841-963-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Photon Microscopy with a Monolithic All-Fiber Format Laser Emitting at 1650 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cadroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdeladim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Likhachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (icton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-1467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre à dispersion adaptée pour la génération d'impulsions ultracourtes de forte énergie et méthodes de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: n°1152937 F0644CAS 322/FR. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId517"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C284766B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Jambunathan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Veselsk&#253;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.555586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cassouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maksimov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Shitov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110935" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thouroude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.382650" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109745" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394271v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009287" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf6a4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Soulard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jqe.2019.2943477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleshkina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002713" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doulan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004341" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024653" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borondics" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000378" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003534" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.06.050" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cadroas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Likhachev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipatov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa6f72" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612395v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000267" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V. Kotov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Gaponov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Yashkov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2308394" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979214420041" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecaplain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasoloniana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-N. Egorova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Semjonov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4939-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRX90M8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441738v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491098v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reglier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.077" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBN6CQR9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Peyrilloux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechun Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747005v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555405" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420268v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thouroude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419569v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862962v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Salganskii" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM2C.7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103478v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420196v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412306v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesparre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420340v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kotov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Likhachev" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550407" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420296v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419981v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104040v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420000v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kotov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budnov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecaplain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827326v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartl" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827584v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211778v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259595v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491200v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491199v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611219v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611215v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699946v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hideur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4357-7032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068695136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Jambunathan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Veselsk&#253;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.555586" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573953" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cassouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maksimov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Shitov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116288" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487130" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110935" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109745" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thouroude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399670" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.382650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleshkina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002713" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004071" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005077" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009287" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf6a4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991525v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Soulard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jqe.2019.2943477" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doulan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004341" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024653" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borondics" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000378" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.06.050" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862968v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003534" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cadroas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Likhachev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipatov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa6f72" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612395v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000267" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612412v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V. Kotov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Gaponov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Yashkov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2308394" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680835v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979214420041" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecaplain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasoloniana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-N. Egorova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Semjonov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4939-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRX90M8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441738v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491098v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reglier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086249v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.077" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBN6CQR9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Peyrilloux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247617v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechun Li" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555405" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419569v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thouroude" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420097v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420363v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419162v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862962v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Salganskii" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM2C.7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420196v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412306v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesparre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103939v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420340v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kotov" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Likhachev" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550407" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420296v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419981v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104040v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420000v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kotov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budnov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925541v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecaplain" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827584v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartl" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827326v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259595v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211778v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340338v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491200v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491199v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611219v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611215v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699946v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>