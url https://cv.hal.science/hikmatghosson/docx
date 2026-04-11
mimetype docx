--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1655,269 +1655,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray Ionization and co-elution in Meta-metabolomics: a biomarker or a suppressed ion?</w:t>
+                <w:t xml:space="preserve">HS-SPME-GC-MS-based untargeted metabolomics for kinetics tracking of natural herbicides’ volatile residues: can we “footprint” the “Volatilome”??</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Rencontres du Club Jeune de la Société Française de Spectrométrie de Masse (RCJSM2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Métabolomique en Occitanie (R-Oc-Me)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Insulaires et Observatoire de l’Environnement - CRIOBE USR3278 - EPHE-CNRS-UPVD; Université de Perpignan Via Domitia, Oct 2019, Perpignan, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707111v1</w:t>
+                <w:t xml:space="preserve">hal-02706143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HS-SPME-GC-MS-based untargeted metabolomics for kinetics tracking of natural herbicides’ volatile residues: can we “footprint” the “Volatilome”??</w:t>
+                <w:t xml:space="preserve">Electrospray Ionization and co-elution in Meta-metabolomics: a biomarker or a suppressed ion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrashekhar Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Métabolomique en Occitanie (R-Oc-Me)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIVèmes Rencontres du Club Jeune de la Société Française de Spectrométrie de Masse (RCJSM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM); Club Jeune de la Société Française de Spectrométrie de Masse (CJSM), Mar 2019, Saint-Pierre-Quiberon, France. pp.47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.16938.06085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706143v1</w:t>
+                <w:t xml:space="preserve">hal-02707111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2328,51 +2328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (12JSRFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. , 12JSRFMF Abstracts Book, P67, pp.148, 2019, Communication Posters Session Développement Analytique. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2400,524 +2400,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolic profiling of environmental volatile compounds by Headspace-Solid Phase Micro Extraction-Gas Chromatography-Mass Spectrometry: an introduction to environmental “volatilomics”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the environmental impact of insecticides by metabolic foot-printing approach - An introduction to the concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrashekhar Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chandrashekhar Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (11JSRFMF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th MCAA Annual Conference and General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Leuven, Belgium. , 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713060v1</w:t>
+                <w:t xml:space="preserve">hal-02713858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing High Resolution Mass Spectrometry in the Environmental Metabolic Footprinting metabolomics approach; application on extracted natural herbicide “Myrigalone A”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Suryawanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products &amp; Biocontrol 2018 (Biocontrol2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France. , Biocontrol2018 Abstract Book, P53, pp.90, 2018, Session 5: Evaluation and methods dedicated to the analysis of biocontrol natural products and of their environmental impact. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.15025.02407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous untargeted and targeted profiling of underivatized primary metabolites on sulfur-deficient barley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted metabolic profiling of environmental volatile compounds by Headspace-Solid Phase Micro Extraction-Gas Chromatography-Mass Spectrometry: an introduction to environmental “volatilomics”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrashekhar Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mass Spectrometry Conference (EMSC) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (11JSRFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. , 11JSRFMF Abstracts Book, P42, pp.104, 2018, Communications par affiche. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29565.67042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713411v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the environmental impact of insecticides by metabolic foot-printing approach - An introduction to the concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amani Ben Jrad</w:t>
+                <w:t xml:space="preserve">Simultaneous untargeted and targeted profiling of underivatized primary metabolites on sulfur-deficient barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th MCAA Annual Conference and General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Leuven, Belgium. , 2018</w:t>
+              <w:t xml:space="preserve">European Mass Spectrometry Conference (EMSC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saarbrücken, Germany. , EMSC 2018 Program - Abstracts Book, P062, pp.274, 2018, Tuesday Posters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713858v1</w:t>
+                <w:t xml:space="preserve">hal-02713411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3255,51 +3255,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online HS-SPME-GC-MS-based Untargeted Volatile Metabolomics for Studying Emerging Complex Biopesticides: a Proof of Concept</w:t>
+                <w:t xml:space="preserve">MTBLS2026: Online HS-SPME-GC-MS-based Untargeted Volatile Metabolomics for Studying Emerging Complex Biopesticides: a Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
@@ -3314,93 +3314,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://workflow4metabolomics.usegalaxy.fr/u/hikmatghosson/w/s0003267020308473/</w:t>
+              <w:t xml:space="preserve">2020, https://www.ebi.ac.uk/metabolights/MTBLS2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926070v1</w:t>
+                <w:t xml:space="preserve">hal-02926079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTBLS2026: Online HS-SPME-GC-MS-based Untargeted Volatile Metabolomics for Studying Emerging Complex Biopesticides: a Proof of Concept</w:t>
+                <w:t xml:space="preserve">Online HS-SPME-GC-MS-based Untargeted Volatile Metabolomics for Studying Emerging Complex Biopesticides: a Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Ghosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
@@ -3415,69 +3415,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://www.ebi.ac.uk/metabolights/MTBLS2026</w:t>
+              <w:t xml:space="preserve">2020, https://workflow4metabolomics.usegalaxy.fr/u/hikmatghosson/w/s0003267020308473/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926079v1</w:t>
+                <w:t xml:space="preserve">hal-02926070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3780,51 +3780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAC8DC81"/>
+    <w:nsid w:val="CFE1337F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4011,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hikmatghosson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3812-3132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3967-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05339066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Du Thuong Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2025.100665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;virginie Salvia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.08.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0329-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02707111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16938.06085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10405.35044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazarus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29565.67042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Suryawanshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15025.02407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biocontrole-des-maladies-des-plantes/?/56651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9098.ch3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hikmatghosson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3812-3132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3967-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05339066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Du Thuong Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2025.100665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;virginie Salvia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.08.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0329-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02707111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16938.06085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10405.35044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Suryawanshi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15025.02407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazarus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29565.67042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biocontrole-des-maladies-des-plantes/?/56651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9098.ch3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>