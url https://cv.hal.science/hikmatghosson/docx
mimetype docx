--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -3780,51 +3780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFE1337F"/>
+    <w:nsid w:val="66513391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>