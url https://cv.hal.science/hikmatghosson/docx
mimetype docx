--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,3725 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3674 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hikmat Ghosson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Spectrométrie de Masse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hikmatghosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3812-3132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wRYUtXIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-3967-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie Analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> basées sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie Analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Perpignan (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes Analytiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Rennes 1 (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Libanaise (Liban)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences Scientifiques majeures:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie Analytique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolomique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool based on untargeted metabolomics for the evaluation of the dissipation time of a complex biocontrol product in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Mejait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Du Thuong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100665. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envadv.2025.100665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC–HRMS-Driven Computational Toolbox to Assess Extraction Protocols Dedicated to Untargeted Analysis: How to Ease Analyzing Pesticide-Contaminated Soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (7), pp.2810-2821. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic response of formulation ingredients revealed by ultra high performance liquid chromatography‐electrospray ionization‐high resolution mass spectrometry‐based untargeted screening of pesticides in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (7), pp.e4962. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospray ionization and heterogeneous matrix effects in liquid chromatography/mass spectrometry based meta‐metabolomics: A biomarker or a suppressed ion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Ben Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (2), pp.e8977. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Headspace-Solid Phase Microextraction-Gas Chromatography-Mass Spectrometry-based untargeted volatile metabolomics for studying emerging complex biopesticides: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1134, pp.58-74. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2020.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous untargeted and targeted metabolomics profiling of underivatized primary metabolites in sulfur-deficient barley by ultra-high performance liquid chromatography-quadrupole/time-of-flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Schwarzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Yvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel universal proxy to assess the environmental fate and impact of complex (bio)pesticides by Mass Spectrometry-based Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analytical chemistry. Université de Perpignan, 2020. English. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PERP0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03155733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-HRMS-based metabolomics as a tool to develop analytical methods: How to choose the best extraction protocol when it comes to untargeted analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique, Jun 2024, Saint-Malo, France. pp.S5-F7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel proxy to assess the environmental fate and impact of complex (bio)pesticides: methodological development and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Ben Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBMA France; Agri Sud-Ouest Innovation; Pesticides Organiques d’Origine Naturelle (PO²N); Université de Perpignan, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth assessment of exhaustive extraction protocols for pesticide-polluted soil meta-metabolomics by LC-HRMS-based untargeted metabolic profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées scientifiques numériques du RFMF 2020 (1JSRFMFnumériques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF), Jun 2020, Online, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospray Ionization and co-elution in Meta-metabolomics: a biomarker or a suppressed ion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Ben Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Rencontres du Club Jeune de la Société Française de Spectrométrie de Masse (RCJSM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM); Club Jeune de la Société Française de Spectrométrie de Masse (CJSM), Mar 2019, Saint-Pierre-Quiberon, France. pp.47, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16938.06085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HS-SPME-GC-MS-based untargeted metabolomics for kinetics tracking of natural herbicides’ volatile residues: can we “footprint” the “Volatilome”??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Métabolomique en Occitanie (R-Oc-Me)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Insulaires et Observatoire de l’Environnement - CRIOBE USR3278 - EPHE-CNRS-UPVD; Université de Perpignan Via Domitia, Oct 2019, Perpignan, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-HRMS-based metabolomics as a tool to develop analytical methods: How to choose the best extraction protocol when it comes to untargeted analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. , pp.S5-P22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS/HRMS-based untargeted metabolomics as a tool for analytical development: an application to biocontrol products’ analysis in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Valencia, Spain. , Oral and Poster Abstracts, P-111, pp.258, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospray Ionization and samples complexity in Meta-metabolomics: a biomarker or a suppressed ion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Ben Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , European RFMF Metabomeeting 2020 Book Of Abstract, P159, pp.248, 2020, Poster abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headspace-Solid Phase Micro Extraction-Gas Chromatography-Quadrupole Mass Spectrometry-based metabolomics for kinetics tracking of natural herbicides’ volatile residues: a simple non-destructive method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (12JSRFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. , 12JSRFMF Abstracts Book, P67, pp.148, 2019, Communication Posters Session Développement Analytique. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10405.35044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolic profiling of environmental volatile compounds by Headspace-Solid Phase Micro Extraction-Gas Chromatography-Mass Spectrometry: an introduction to environmental “volatilomics”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (11JSRFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. , 11JSRFMF Abstracts Book, P42, pp.104, 2018, Communications par affiche. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29565.67042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing High Resolution Mass Spectrometry in the Environmental Metabolic Footprinting metabolomics approach; application on extracted natural herbicide “Myrigalone A”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Suryawanshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products &amp; Biocontrol 2018 (Biocontrol2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France. , Biocontrol2018 Abstract Book, P53, pp.90, 2018, Session 5: Evaluation and methods dedicated to the analysis of biocontrol natural products and of their environmental impact. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15025.02407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous untargeted and targeted profiling of underivatized primary metabolites on sulfur-deficient barley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Schwarzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Yvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mass Spectrometry Conference (EMSC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saarbrücken, Germany. , EMSC 2018 Program - Abstracts Book, P062, pp.274, 2018, Tuesday Posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the environmental impact of insecticides by metabolic foot-printing approach - An introduction to the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Ben Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MCAA Annual Conference and General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Leuven, Belgium. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils omiques pour évaluer l’impact environnemental des agents de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle des maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-81, 2024, 9781789490985. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9098.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Omics Tools for the Assessments of the Environmental Fate and Impact of Biocontrol Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol of Plant Disease: Recent Advances and Prospects in Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-373, 2022, 9781394188277. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188277.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTBLS2026: Online HS-SPME-GC-MS-based Untargeted Volatile Metabolomics for Studying Emerging Complex Biopesticides: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.ebi.ac.uk/metabolights/MTBLS2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online HS-SPME-GC-MS-based Untargeted Volatile Metabolomics for Studying Emerging Complex Biopesticides: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://workflow4metabolomics.usegalaxy.fr/u/hikmatghosson/w/s0003267020308473/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Headspace-Solid Phase Microextraction-Gas Chromatography-Mass Spectrometry-based untargeted volatile metabolomics for studying emerging complex biopesticides: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aggregation of soil material following the application of Ethyl Acetate solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmat Ghosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3780,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66513391"/>
+    <w:nsid w:val="295AB703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4011,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hikmatghosson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3812-3132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3967-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05339066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Du Thuong Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2025.100665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;virginie Salvia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.08.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0329-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02707111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16938.06085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10405.35044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Suryawanshi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15025.02407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazarus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29565.67042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biocontrole-des-maladies-des-plantes/?/56651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9098.ch3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hikmatghosson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3812-3132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wRYUtXIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3967-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05339066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Du Thuong Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2025.100665" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;virginie Salvia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.08.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0329-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02707111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16938.06085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10405.35044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazarus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29565.67042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Suryawanshi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15025.02407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biocontrole-des-maladies-des-plantes/?/56651" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9098.ch3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>