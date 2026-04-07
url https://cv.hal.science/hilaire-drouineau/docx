--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hilaire Drouineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hilaire-drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9206-0040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081231911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the European eel recruitment distribution: the impact of changing environmental conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.107723. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A food-web assessment model for marine mammals, fish, and fisheries in the Norwegian and Barents Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Biuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarte Bogstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229, pp.103361. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fishing activities on the population dynamics of European whitefish in four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel: An R package for Chance and Necessity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (82), pp.4955. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.04955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in whitefish stock dynamics: disentangling the effects of local drivers and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (1), pp.2134. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2023.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105460. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D hydraulic simulation and fish telemetry data to characterize the behavior of migrating smolts approaching a bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ben Jebria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.144-157. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2021.1978345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen novel ideas and underutilised resources to support progress towards a range‐wide American eel stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Benchetrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Casselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.516-541. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Silver Eel Escapement at a Large Scale Using Eel Density Analysis (EDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Life Sciences Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/blsf2022013095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCROpath , a Bayesian mixing model to quantify diets and trophic flows in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in glass eel recruitment at the entrance pathways of a Mediterranean delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (6), pp.1874-1887. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions and management of sluice gates on glass eel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lambremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.108139. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teles-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80’s population-specific compositions of two related anadromous shad species during the oceanic phase determined by microchemistry of archived otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (1), pp.164-176. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2018-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field-based definition of the thermal preference during spawning for allis shad populations (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-019-00874-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad adopts an efficient spawning tactic to optimise offspring survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-017-0700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying exchanges of Allis shads between river catchments by combining otolith microchemistry and abundance indices in a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early back-calculated size-at-age of Atlantic yellow eels sampled along ecological gradients in the Gironde and St. Lawrence hydrographical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (8), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater eels: A symbol of the effects of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.903-930. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in fragmented rivers: use of a Bayesian model to track movements triggering and duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance of allis shad (Alosa alosa) embryos and larvae: Modeling and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science Journal for Teens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause the highest direct mortality of individuals do not necessarily have the greatest influence on temperate eel escapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Trophic Transfer of Perfluoroalkylated Substances in a Temperate Macrotidal Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lauzent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (15), pp.8450-8459. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause or consequence? Exploring the role of phenotypic plasticity and genetic polymorphism in the emergence of phenotypic spatial patterns of the European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.987-999. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in the Gironde fish community: an indicator of ecological changes in an estuarine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 549, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an elver ladder using a multi-state mark-recapture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (7), pp.991-1003. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GR3D model, a tool to explore the Global Repositioning Dynamicsof Diadromous fish Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating natural mortality and egg production of snow crab Chionoecetes opilio adult females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, p. 261 - p. 270. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fish-based index of estuarine ecological quality incorporating information from both scientific fish survey and experts knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, p. 147 - p. 156. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fish assemblages in coastal lagoon habitats: effect of sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAM (Sex-Structured Pandalus Assessment Model): a stock assessment model for Pandalus stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desgagnés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), p. 770 - p. 783. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F2012-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework to objectively combine metrics when developing stressor specific multimetric indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), p. 314 - p. 321. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global warming on European tidal estuaries: some evidence of northward migration of estuarine fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uriarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-010-0196-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the bio-economic sustainability of multi-species multi-fleet fisheries under a wide range of policy options using ISIS-Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (7), pp.1013-1033. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of different management options using ISIS-Fish: the French Merluccius merluccius – Nephrops norvegicus mixed fishery of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beliaeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing eel passage at large hydroelectric facilities: the contribution of multiple eel ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edel Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lauronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI/IFM Joint Annual Symposium: Turning Science into Strategy: Advancing Fish Conservation and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSBI/IFM, Jul 2025, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy restriction cancels the effect of temperature on the growth of common soles (Solea solea) in the Gironde estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Halna Du Fretay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on DEB theory for metabolic organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-web assessment using Chance and Necessity (CaN) modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gatheshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSY et Opportunités de pêche, quel lien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de l’AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jun 2024, Sète (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing international Eel Governance and Assessment: Insights from the SUDOANG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Seattle (USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Fishing opportunities increased in Europe following the introduction of MSY framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gateshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of environmental and fishing pressures on the dynamics of European whitefish in five peri-alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th European Marine Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gdansk; Polish Scientific Committee on Oceanic Research, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel : la modélisation trophique dynamique par approche &amp;quot;chances et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2022 du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Population Shifts for European Diadromous Fish Species Based on Climate Change Scenarios and Dispersal Dynamics to Assess Changes in Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Aug 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins - L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements : le cas de l'anguille en cours d'eau (déplacements et migrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de biotélémétrie aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause highest mortality temperate eels do not necessarily have the greatest impact on species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congress of the Iberian Society for Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine dispersion of two related anadromous European shads along French Atlantic coast before 2000s population’s crash, inferred from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso iberico de ictologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the ecosystem approach to fisheries: a need for a protean fisheries science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecogov conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta population dynamics of Alosa alosa, towards fluxes of strayers between rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Individual Based modeling to explore adaptation capacity of temperate eels to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Models in Fisheries Sciences: From Knowledge to Management - Mini symposium in the Internation Conference on Ecological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Eel Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Optimiser un modèle complexe suppose une bonne démarche et de bons outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumoulin Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pêches et Changements Globaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins : L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée thématique de l'OASU - Les ondes au service du suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Talence, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques anguilles - Suivis recrutement et départ argentées des rivières index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruz, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of adaptive plasticity and local adaptation in the European eel: assessing population-level responses to anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasticité phénotypique adaptative et la sélection spatialement variable chez l'anguille européenne modifient-elles l'effet des pressions anthropiques sur la population ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque scientifique de l'AFH, Les écosystèmes dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la restauration et la conservation de l’Alose, Restitution du Programme Life+ Alose 2011-2015, bilan des connaissances et des autres expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets indirects des ouvrages sur la dévalaison de l'anguille : un premier test de faisabilité pour suivi EMG d'estimation des coûts énergétiques induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de larges antennes RFID pour détecter des poissons en migration en milieu naturel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRISAM-Anguille 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boulogne-sur-Mer, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in the fragmented Dronne River. Alas silver eels don't fly like drones!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halifax, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of turbine capacity and turbine operation management on passage routes of migrating silver eel at hydroelectric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grahamstown, South Africa. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an eel ladder and trap using tag-recaptures data and a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Edimbourg, United Kingdom. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on fish-based assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELET (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of criteria for the assessment of fish fauna BQE in Mediterranean lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA Symposium 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-90, 2025, 9780323990363. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling Applications to Coastal Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick van Oevelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.96-121, 2024, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00044-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2024, 9780323990363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage et comportement de dévalaison de l'anguille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aïssina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.64-65, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et ajustement d'un modèle de dynamique des populations structuré en longueur et spatialisé appliqué au stock Nord de merlu (Merluccius merluccius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et techniques des pêches. Ecole Nationale d'Agronomie de Rennes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03216330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du mouvement, dynamique des populations - trajectométrie, modèles complexes : faire une interface entre écologie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale 304 sciences et environnements, Université de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02608199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hilaire Drouineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hilaire-drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9206-0040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081231911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the European eel recruitment distribution: the impact of changing environmental conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.107723. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A food-web assessment model for marine mammals, fish, and fisheries in the Norwegian and Barents Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Biuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarte Bogstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229, pp.103361. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fishing activities on the population dynamics of European whitefish in four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D hydraulic simulation and fish telemetry data to characterize the behavior of migrating smolts approaching a bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ben Jebria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.144-157. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2021.1978345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel: An R package for Chance and Necessity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (82), pp.4955. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.04955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in whitefish stock dynamics: disentangling the effects of local drivers and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (1), pp.2134. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2023.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105460. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions and management of sluice gates on glass eel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lambremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.108139. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen novel ideas and underutilised resources to support progress towards a range‐wide American eel stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Benchetrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Casselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.516-541. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Silver Eel Escapement at a Large Scale Using Eel Density Analysis (EDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Life Sciences Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/blsf2022013095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCROpath , a Bayesian mixing model to quantify diets and trophic flows in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in glass eel recruitment at the entrance pathways of a Mediterranean delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (6), pp.1874-1887. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teles-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80’s population-specific compositions of two related anadromous shad species during the oceanic phase determined by microchemistry of archived otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (1), pp.164-176. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2018-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field-based definition of the thermal preference during spawning for allis shad populations (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-019-00874-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad adopts an efficient spawning tactic to optimise offspring survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-017-0700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying exchanges of Allis shads between river catchments by combining otolith microchemistry and abundance indices in a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early back-calculated size-at-age of Atlantic yellow eels sampled along ecological gradients in the Gironde and St. Lawrence hydrographical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (8), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater eels: A symbol of the effects of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.903-930. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause or consequence? Exploring the role of phenotypic plasticity and genetic polymorphism in the emergence of phenotypic spatial patterns of the European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.987-999. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause the highest direct mortality of individuals do not necessarily have the greatest influence on temperate eel escapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Trophic Transfer of Perfluoroalkylated Substances in a Temperate Macrotidal Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lauzent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (15), pp.8450-8459. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance of allis shad (Alosa alosa) embryos and larvae: Modeling and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in fragmented rivers: use of a Bayesian model to track movements triggering and duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.5. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science Journal for Teens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in the Gironde fish community: an indicator of ecological changes in an estuarine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 549, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an elver ladder using a multi-state mark-recapture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (7), pp.991-1003. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GR3D model, a tool to explore the Global Repositioning Dynamicsof Diadromous fish Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating natural mortality and egg production of snow crab Chionoecetes opilio adult females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, p. 261 - p. 270. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fish-based index of estuarine ecological quality incorporating information from both scientific fish survey and experts knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, p. 147 - p. 156. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fish assemblages in coastal lagoon habitats: effect of sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAM (Sex-Structured Pandalus Assessment Model): a stock assessment model for Pandalus stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desgagnés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), p. 770 - p. 783. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F2012-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework to objectively combine metrics when developing stressor specific multimetric indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), p. 314 - p. 321. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global warming on European tidal estuaries: some evidence of northward migration of estuarine fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uriarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-010-0196-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the bio-economic sustainability of multi-species multi-fleet fisheries under a wide range of policy options using ISIS-Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (7), pp.1013-1033. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of different management options using ISIS-Fish: the French Merluccius merluccius – Nephrops norvegicus mixed fishery of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beliaeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy restriction cancels the effect of temperature on the growth of common soles (Solea solea) in the Gironde estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Halna Du Fretay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on DEB theory for metabolic organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing eel passage at large hydroelectric facilities: the contribution of multiple eel ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edel Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lauronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI/IFM Joint Annual Symposium: Turning Science into Strategy: Advancing Fish Conservation and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSBI/IFM, Jul 2025, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSY et Opportunités de pêche, quel lien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de l’AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jun 2024, Sète (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-web assessment using Chance and Necessity (CaN) modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gatheshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing international Eel Governance and Assessment: Insights from the SUDOANG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Seattle (USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Fishing opportunities increased in Europe following the introduction of MSY framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gateshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of environmental and fishing pressures on the dynamics of European whitefish in five peri-alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th European Marine Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gdansk; Polish Scientific Committee on Oceanic Research, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel : la modélisation trophique dynamique par approche &amp;quot;chances et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2022 du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Population Shifts for European Diadromous Fish Species Based on Climate Change Scenarios and Dispersal Dynamics to Assess Changes in Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Aug 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause highest mortality temperate eels do not necessarily have the greatest impact on species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congress of the Iberian Society for Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins - L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements : le cas de l'anguille en cours d'eau (déplacements et migrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de biotélémétrie aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine dispersion of two related anadromous European shads along French Atlantic coast before 2000s population’s crash, inferred from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso iberico de ictologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the ecosystem approach to fisheries: a need for a protean fisheries science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecogov conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Individual Based modeling to explore adaptation capacity of temperate eels to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Models in Fisheries Sciences: From Knowledge to Management - Mini symposium in the Internation Conference on Ecological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta population dynamics of Alosa alosa, towards fluxes of strayers between rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins : L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée thématique de l'OASU - Les ondes au service du suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Talence, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Eel Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Optimiser un modèle complexe suppose une bonne démarche et de bons outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumoulin Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pêches et Changements Globaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques anguilles - Suivis recrutement et départ argentées des rivières index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruz, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasticité phénotypique adaptative et la sélection spatialement variable chez l'anguille européenne modifient-elles l'effet des pressions anthropiques sur la population ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque scientifique de l'AFH, Les écosystèmes dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of adaptive plasticity and local adaptation in the European eel: assessing population-level responses to anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la restauration et la conservation de l’Alose, Restitution du Programme Life+ Alose 2011-2015, bilan des connaissances et des autres expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets indirects des ouvrages sur la dévalaison de l'anguille : un premier test de faisabilité pour suivi EMG d'estimation des coûts énergétiques induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de larges antennes RFID pour détecter des poissons en migration en milieu naturel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRISAM-Anguille 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boulogne-sur-Mer, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in the fragmented Dronne River. Alas silver eels don't fly like drones!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halifax, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of turbine capacity and turbine operation management on passage routes of migrating silver eel at hydroelectric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grahamstown, South Africa. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an eel ladder and trap using tag-recaptures data and a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Edimbourg, United Kingdom. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on fish-based assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELET (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of criteria for the assessment of fish fauna BQE in Mediterranean lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA Symposium 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-90, 2025, 9780323990363. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2024, 9780323990363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling Applications to Coastal Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick van Oevelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.96-121, 2024, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00044-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage et comportement de dévalaison de l'anguille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aïssina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.64-65, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et ajustement d'un modèle de dynamique des populations structuré en longueur et spatialisé appliqué au stock Nord de merlu (Merluccius merluccius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et techniques des pêches. Ecole Nationale d'Agronomie de Rennes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03216330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du mouvement, dynamique des populations - trajectométrie, modèles complexes : faire une interface entre écologie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale 304 sciences et environnements, Université de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02608199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10EFC61"/>
+    <w:nsid w:val="6127724E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hilaire-drouineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9206-0040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081231911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bornarel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Biuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarte Bogstad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04955" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ben Jebria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2021.1978345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Cairns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benchetrit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Casselman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12572" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac122" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lambremon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Nach&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-019-00874-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-017-0700-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alric" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deligne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.03.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;tard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0214" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laharanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2737" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62D6D0EA22D67DB24002EF43AF362110ED2856ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sainte Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duplisea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00513" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Ruzafa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzoi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Koutrakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCJFL6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2012-011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lauronce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743232v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607546v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608112v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606509v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608766v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605052v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605050v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602311v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Szczepaniak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608756v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594117v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutrakis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A&#239;ssina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03216330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608199v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hilaire-drouineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9206-0040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081231911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bornarel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Biuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarte Bogstad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ben Jebria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2021.1978345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04955" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lambremon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Cairns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benchetrit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Casselman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12572" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Nach&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-019-00874-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-017-0700-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;tard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0214" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.03.024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016033" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deligne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laharanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2737" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62D6D0EA22D67DB24002EF43AF362110ED2856ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sainte Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duplisea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00513" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Ruzafa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzoi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Koutrakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCJFL6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2012-011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lauronce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607546v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608112v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606508v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605052v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602311v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Szczepaniak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608756v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutrakis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A&#239;ssina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03216330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608199v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>