--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hilaire Drouineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hilaire-drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9206-0040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081231911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the European eel recruitment distribution: the impact of changing environmental conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.107723. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A food-web assessment model for marine mammals, fish, and fisheries in the Norwegian and Barents Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Biuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarte Bogstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229, pp.103361. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fishing activities on the population dynamics of European whitefish in four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D hydraulic simulation and fish telemetry data to characterize the behavior of migrating smolts approaching a bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ben Jebria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.144-157. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2021.1978345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel: An R package for Chance and Necessity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (82), pp.4955. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.04955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in whitefish stock dynamics: disentangling the effects of local drivers and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (1), pp.2134. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2023.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105460. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions and management of sluice gates on glass eel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lambremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.108139. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen novel ideas and underutilised resources to support progress towards a range‐wide American eel stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Benchetrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Casselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.516-541. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Silver Eel Escapement at a Large Scale Using Eel Density Analysis (EDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Life Sciences Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/blsf2022013095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCROpath , a Bayesian mixing model to quantify diets and trophic flows in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in glass eel recruitment at the entrance pathways of a Mediterranean delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (6), pp.1874-1887. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teles-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80’s population-specific compositions of two related anadromous shad species during the oceanic phase determined by microchemistry of archived otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (1), pp.164-176. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2018-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field-based definition of the thermal preference during spawning for allis shad populations (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-019-00874-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad adopts an efficient spawning tactic to optimise offspring survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-017-0700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying exchanges of Allis shads between river catchments by combining otolith microchemistry and abundance indices in a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early back-calculated size-at-age of Atlantic yellow eels sampled along ecological gradients in the Gironde and St. Lawrence hydrographical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (8), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater eels: A symbol of the effects of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.903-930. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause or consequence? Exploring the role of phenotypic plasticity and genetic polymorphism in the emergence of phenotypic spatial patterns of the European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.987-999. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause the highest direct mortality of individuals do not necessarily have the greatest influence on temperate eel escapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Trophic Transfer of Perfluoroalkylated Substances in a Temperate Macrotidal Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lauzent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (15), pp.8450-8459. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance of allis shad (Alosa alosa) embryos and larvae: Modeling and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in fragmented rivers: use of a Bayesian model to track movements triggering and duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.5. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science Journal for Teens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in the Gironde fish community: an indicator of ecological changes in an estuarine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 549, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an elver ladder using a multi-state mark-recapture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (7), pp.991-1003. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GR3D model, a tool to explore the Global Repositioning Dynamicsof Diadromous fish Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating natural mortality and egg production of snow crab Chionoecetes opilio adult females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, p. 261 - p. 270. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fish-based index of estuarine ecological quality incorporating information from both scientific fish survey and experts knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, p. 147 - p. 156. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fish assemblages in coastal lagoon habitats: effect of sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAM (Sex-Structured Pandalus Assessment Model): a stock assessment model for Pandalus stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desgagnés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), p. 770 - p. 783. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F2012-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework to objectively combine metrics when developing stressor specific multimetric indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), p. 314 - p. 321. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global warming on European tidal estuaries: some evidence of northward migration of estuarine fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uriarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-010-0196-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the bio-economic sustainability of multi-species multi-fleet fisheries under a wide range of policy options using ISIS-Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (7), pp.1013-1033. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of different management options using ISIS-Fish: the French Merluccius merluccius – Nephrops norvegicus mixed fishery of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beliaeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy restriction cancels the effect of temperature on the growth of common soles (Solea solea) in the Gironde estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Halna Du Fretay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on DEB theory for metabolic organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing eel passage at large hydroelectric facilities: the contribution of multiple eel ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edel Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lauronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI/IFM Joint Annual Symposium: Turning Science into Strategy: Advancing Fish Conservation and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSBI/IFM, Jul 2025, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSY et Opportunités de pêche, quel lien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de l’AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jun 2024, Sète (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-web assessment using Chance and Necessity (CaN) modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gatheshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing international Eel Governance and Assessment: Insights from the SUDOANG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Seattle (USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Fishing opportunities increased in Europe following the introduction of MSY framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gateshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of environmental and fishing pressures on the dynamics of European whitefish in five peri-alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th European Marine Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gdansk; Polish Scientific Committee on Oceanic Research, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel : la modélisation trophique dynamique par approche &amp;quot;chances et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2022 du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Population Shifts for European Diadromous Fish Species Based on Climate Change Scenarios and Dispersal Dynamics to Assess Changes in Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Aug 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause highest mortality temperate eels do not necessarily have the greatest impact on species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congress of the Iberian Society for Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins - L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements : le cas de l'anguille en cours d'eau (déplacements et migrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de biotélémétrie aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine dispersion of two related anadromous European shads along French Atlantic coast before 2000s population’s crash, inferred from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso iberico de ictologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the ecosystem approach to fisheries: a need for a protean fisheries science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecogov conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Individual Based modeling to explore adaptation capacity of temperate eels to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Models in Fisheries Sciences: From Knowledge to Management - Mini symposium in the Internation Conference on Ecological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta population dynamics of Alosa alosa, towards fluxes of strayers between rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins : L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée thématique de l'OASU - Les ondes au service du suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Talence, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Eel Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Optimiser un modèle complexe suppose une bonne démarche et de bons outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumoulin Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pêches et Changements Globaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques anguilles - Suivis recrutement et départ argentées des rivières index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruz, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasticité phénotypique adaptative et la sélection spatialement variable chez l'anguille européenne modifient-elles l'effet des pressions anthropiques sur la population ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque scientifique de l'AFH, Les écosystèmes dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of adaptive plasticity and local adaptation in the European eel: assessing population-level responses to anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la restauration et la conservation de l’Alose, Restitution du Programme Life+ Alose 2011-2015, bilan des connaissances et des autres expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets indirects des ouvrages sur la dévalaison de l'anguille : un premier test de faisabilité pour suivi EMG d'estimation des coûts énergétiques induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de larges antennes RFID pour détecter des poissons en migration en milieu naturel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRISAM-Anguille 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boulogne-sur-Mer, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in the fragmented Dronne River. Alas silver eels don't fly like drones!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halifax, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of turbine capacity and turbine operation management on passage routes of migrating silver eel at hydroelectric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grahamstown, South Africa. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an eel ladder and trap using tag-recaptures data and a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Edimbourg, United Kingdom. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on fish-based assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELET (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of criteria for the assessment of fish fauna BQE in Mediterranean lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA Symposium 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-90, 2025, 9780323990363. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2024, 9780323990363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling Applications to Coastal Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick van Oevelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.96-121, 2024, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00044-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage et comportement de dévalaison de l'anguille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aïssina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.64-65, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et ajustement d'un modèle de dynamique des populations structuré en longueur et spatialisé appliqué au stock Nord de merlu (Merluccius merluccius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et techniques des pêches. Ecole Nationale d'Agronomie de Rennes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03216330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du mouvement, dynamique des populations - trajectométrie, modèles complexes : faire une interface entre écologie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale 304 sciences et environnements, Université de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02608199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hilaire Drouineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hilaire-drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9206-0040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081231911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the European eel recruitment distribution: the impact of changing environmental conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.107723. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 297, pp.108584. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A food-web assessment model for marine mammals, fish, and fisheries in the Norwegian and Barents Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Biuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarte Bogstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229, pp.103361. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fishing activities on the population dynamics of European whitefish in four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in whitefish stock dynamics: disentangling the effects of local drivers and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (1), pp.2134. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2023.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel: An R package for Chance and Necessity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (82), pp.4955. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.04955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105460. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to life-history parameters in larval fish drift modelling predictions for contrasting climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, 103102 (11p.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D hydraulic simulation and fish telemetry data to characterize the behavior of migrating smolts approaching a bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ben Jebria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.144-157. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2021.1978345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen novel ideas and underutilised resources to support progress towards a range‐wide American eel stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Benchetrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Casselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.516-541. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Silver Eel Escapement at a Large Scale Using Eel Density Analysis (EDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Life Sciences Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/blsf2022013095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCROpath , a Bayesian mixing model to quantify diets and trophic flows in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in glass eel recruitment at the entrance pathways of a Mediterranean delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (6), pp.1874-1887. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions and management of sluice gates on glass eel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lambremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.108139. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teles-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80’s population-specific compositions of two related anadromous shad species during the oceanic phase determined by microchemistry of archived otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (1), pp.164-176. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2018-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field-based definition of the thermal preference during spawning for allis shad populations (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-019-00874-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying exchanges of Allis shads between river catchments by combining otolith microchemistry and abundance indices in a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad adopts an efficient spawning tactic to optimise offspring survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-017-0700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early back-calculated size-at-age of Atlantic yellow eels sampled along ecological gradients in the Gironde and St. Lawrence hydrographical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (8), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater eels: A symbol of the effects of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.903-930. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance of allis shad (Alosa alosa) embryos and larvae: Modeling and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in fragmented rivers: use of a Bayesian model to track movements triggering and duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.5. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science Journal for Teens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause the highest direct mortality of individuals do not necessarily have the greatest influence on temperate eel escapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause or consequence? Exploring the role of phenotypic plasticity and genetic polymorphism in the emergence of phenotypic spatial patterns of the European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.987-999. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Trophic Transfer of Perfluoroalkylated Substances in a Temperate Macrotidal Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lauzent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (15), pp.8450-8459. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in the Gironde fish community: an indicator of ecological changes in an estuarine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 549, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Travers Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an elver ladder using a multi-state mark-recapture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (7), pp.991-1003. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GR3D model, a tool to explore the Global Repositioning Dynamicsof Diadromous fish Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating natural mortality and egg production of snow crab Chionoecetes opilio adult females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, p. 261 - p. 270. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fish-based index of estuarine ecological quality incorporating information from both scientific fish survey and experts knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, p. 147 - p. 156. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fish assemblages in coastal lagoon habitats: effect of sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAM (Sex-Structured Pandalus Assessment Model): a stock assessment model for Pandalus stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desgagnés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duplisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), p. 770 - p. 783. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F2012-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework to objectively combine metrics when developing stressor specific multimetric indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), p. 314 - p. 321. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global warming on European tidal estuaries: some evidence of northward migration of estuarine fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uriarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-010-0196-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the bio-economic sustainability of multi-species multi-fleet fisheries under a wide range of policy options using ISIS-Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (7), pp.1013-1033. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of different management options using ISIS-Fish: the French Merluccius merluccius – Nephrops norvegicus mixed fishery of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beliaeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy restriction cancels the effect of temperature on the growth of common soles (Solea solea) in the Gironde estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Halna Du Fretay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on DEB theory for metabolic organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing eel passage at large hydroelectric facilities: the contribution of multiple eel ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edel Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lauronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI/IFM Joint Annual Symposium: Turning Science into Strategy: Advancing Fish Conservation and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSBI/IFM, Jul 2025, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSY et Opportunités de pêche, quel lien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de l’AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jun 2024, Sète (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-web assessment using Chance and Necessity (CaN) modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gatheshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Fishing opportunities increased in Europe following the introduction of MSY framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2024, Gateshead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing international Eel Governance and Assessment: Insights from the SUDOANG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Seattle (USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of environmental and fishing pressures on the dynamics of European whitefish in five peri-alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will most suitable spawning grounds for coastal fishes be impacted by climate change? A larval drift modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th European Marine Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gdansk; Polish Scientific Committee on Oceanic Research, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCaNmodel : la modélisation trophique dynamique par approche &amp;quot;chances et nécessités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mullon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2022 du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Population Shifts for European Diadromous Fish Species Based on Climate Change Scenarios and Dispersal Dynamics to Assess Changes in Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Aug 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause highest mortality temperate eels do not necessarily have the greatest impact on species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congress of the Iberian Society for Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins - L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements : le cas de l'anguille en cours d'eau (déplacements et migrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de biotélémétrie aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine dispersion of two related anadromous European shads along French Atlantic coast before 2000s population’s crash, inferred from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso iberico de ictologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the ecosystem approach to fisheries: a need for a protean fisheries science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecogov conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Individual Based modeling to explore adaptation capacity of temperate eels to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Models in Fisheries Sciences: From Knowledge to Management - Mini symposium in the Internation Conference on Ecological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta population dynamics of Alosa alosa, towards fluxes of strayers between rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Eel Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Optimiser un modèle complexe suppose une bonne démarche et de bons outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumoulin Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pêches et Changements Globaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages hydrauliques et poissons migrateurs amphihalins : L'intérêt potentiel des grandes antennes RFID pour l'étude des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée thématique de l'OASU - Les ondes au service du suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Talence, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques anguilles - Suivis recrutement et départ argentées des rivières index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruz, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasticité phénotypique adaptative et la sélection spatialement variable chez l'anguille européenne modifient-elles l'effet des pressions anthropiques sur la population ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque scientifique de l'AFH, Les écosystèmes dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of adaptive plasticity and local adaptation in the European eel: assessing population-level responses to anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la restauration et la conservation de l’Alose, Restitution du Programme Life+ Alose 2011-2015, bilan des connaissances et des autres expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets indirects des ouvrages sur la dévalaison de l'anguille : un premier test de faisabilité pour suivi EMG d'estimation des coûts énergétiques induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de larges antennes RFID pour détecter des poissons en migration en milieu naturel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres télémétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévalaison sur la Dronne : un vrai parcours du combattant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRISAM-Anguille 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boulogne-sur-Mer, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in the fragmented Dronne River. Alas silver eels don't fly like drones!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halifax, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of turbine capacity and turbine operation management on passage routes of migrating silver eel at hydroelectric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Fish Telemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grahamstown, South Africa. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of an eel ladder and trap using tag-recaptures data and a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laharanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Edimbourg, United Kingdom. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on fish-based assessment of estuarine ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pasquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELET (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of criteria for the assessment of fish fauna BQE in Mediterranean lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA Symposium 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-90, 2025, 9780323990363. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling Applications to Coastal Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick van Oevelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.96-121, 2024, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00044-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Minte-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Marine Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2024, 9780323990363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage et comportement de dévalaison de l'anguille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aïssina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.64-65, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et ajustement d'un modèle de dynamique des populations structuré en longueur et spatialisé appliqué au stock Nord de merlu (Merluccius merluccius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et techniques des pêches. Ecole Nationale d'Agronomie de Rennes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03216330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie du mouvement, dynamique des populations - trajectométrie, modèles complexes : faire une interface entre écologie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale 304 sciences et environnements, Université de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02608199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6127724E"/>
+    <w:nsid w:val="D7DA2FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hilaire-drouineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9206-0040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081231911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bornarel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Biuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarte Bogstad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ben Jebria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2021.1978345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04955" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lambremon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Cairns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benchetrit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Casselman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12572" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Nach&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-019-00874-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-017-0700-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;tard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0214" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.03.024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016033" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deligne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laharanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2737" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62D6D0EA22D67DB24002EF43AF362110ED2856ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sainte Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duplisea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00513" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Ruzafa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzoi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Koutrakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCJFL6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2012-011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lauronce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607546v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608112v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606508v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605052v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602311v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Szczepaniak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608756v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutrakis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A&#239;ssina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03216330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608199v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hilaire-drouineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9206-0040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081231911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bornarel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Biuw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarte Bogstad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ben Jebria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2021.1978345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Cairns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benchetrit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Casselman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12572" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac122" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lambremon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Nach&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-019-00874-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-017-0700-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deligne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.03.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;tard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0214" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laharanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2737" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62D6D0EA22D67DB24002EF43AF362110ED2856ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sainte Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duplisea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00513" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Ruzafa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzoi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Koutrakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCJFL6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2012-011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lauronce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607546v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608112v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606509v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608766v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605052v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602311v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Szczepaniak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608756v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutrakis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A&#239;ssina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03216330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608199v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>