--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -4053,277 +4053,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des Coléoptères Carabidae dans les vallées de Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">Does floodplain landscape composition affect carabid communities found in poplar plantations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GIP-ecofor "Biodiversité et gestion forestière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Châlons en Champagne, France. pp.19</w:t>
+              <w:t xml:space="preserve">XIV European Carabidologists' Meeting "Carabid Beetles as bioindicators"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Westerbork, Netherlands. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592904v1</w:t>
+                <w:t xml:space="preserve">hal-02592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does floodplain landscape composition affect carabid communities found in poplar plantations?</w:t>
+                <w:t xml:space="preserve">Biodiversité des Coléoptères Carabidae dans les vallées de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV European Carabidologists' Meeting "Carabid Beetles as bioindicators"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Westerbork, Netherlands. pp.15</w:t>
+              <w:t xml:space="preserve">Séminaire GIP-ecofor "Biodiversité et gestion forestière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Châlons en Champagne, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592242v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6293,51 +6293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardaens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudonnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardaens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudonnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>