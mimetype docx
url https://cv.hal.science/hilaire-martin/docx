--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laforge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435073v1</w:t>
+                <w:t xml:space="preserve">hal-03130000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Greulich</w:t>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130000v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
               </w:r>
@@ -893,291 +893,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of understorey plant communities and traits to past land use and coniferous plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.468-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605994v1</w:t>
+                <w:t xml:space="preserve">hal-01592226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of understorey plant communities and traits to past land use and coniferous plantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Feiss</w:t>
+                <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Avon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rochel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3), pp.468-481. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.215-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592226v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t>
               </w:r>
@@ -1303,260 +1303,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des changements d'occupation du sol de trois sites de la région naturelle de l'Orléanais de 1949 à 2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, LXV (3), pp.229-240</w:t>
+              <w:t xml:space="preserve">Le Rhinolophe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599014v1</w:t>
+                <w:t xml:space="preserve">hal-02598520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Analyse des changements d'occupation du sol de trois sites de la région naturelle de l'Orléanais de 1949 à 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tillon</w:t>
+                <w:t xml:space="preserve">A. Ardaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Rhinolophe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LXV (3), pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598520v1</w:t>
+                <w:t xml:space="preserve">hal-02599014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid poplar plantations in a floodplain have balanced impacts on farmland and woodland birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeschna isoceles (Müller, 1767) nouvelle espèce pour le département du Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martinia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (4), pp.135-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2259,342 +2259,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation for insular habitats along the Loire River: test in a National Nature Reserve, Mareau-aux-Prés France</w:t>
+                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beslin</w:t>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale Orfeo ToolBox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France. pp.13</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607991v1</w:t>
+                <w:t xml:space="preserve">hal-02607610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Automatic segmentation for insular habitats along the Loire River: test in a National Nature Reserve, Mareau-aux-Prés France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Beslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t>
+              <w:t xml:space="preserve">Journée nationale Orfeo ToolBox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608503v1</w:t>
+                <w:t xml:space="preserve">hal-02607991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. S. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607610v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire bryo-lichénique des troncs de quelques couples d'Érable négondo (E.n.) et de Peuplier noir (P.n.) sur Grande Île (Saint-Père-sur-Loire, Loiret)</w:t>
               </w:r>
@@ -2824,195 +2824,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605369v1</w:t>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,116 +3028,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740183v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,323 +3153,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Chenot</w:t>
+                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léquivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604455v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau : Tâche 1. Historique des îlots. Cartographie des types de végétation. Inventaire de la flore par îlot</w:t>
               </w:r>
@@ -3531,247 +3531,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tranchées forestières dans le Loiret : localisation et potentialité écologique</w:t>
+                <w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution intermédiaire partenariat 2013 Irstea/Rte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.23</w:t>
+              <w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599432v1</w:t>
+                <w:t xml:space="preserve">hal-02598931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tranchées forestières dans le Loiret : localisation et potentialité écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Brustel</w:t>
+                <w:t xml:space="preserve">C. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t>
+              <w:t xml:space="preserve">Restitution intermédiaire partenariat 2013 Irstea/Rte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598931v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel écologique des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret (45)</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de restitution du partenariat Irstea/Rte 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,277 +4053,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does floodplain landscape composition affect carabid communities found in poplar plantations?</w:t>
+                <w:t xml:space="preserve">Biodiversité des Coléoptères Carabidae dans les vallées de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV European Carabidologists' Meeting "Carabid Beetles as bioindicators"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Westerbork, Netherlands. pp.15</w:t>
+              <w:t xml:space="preserve">Séminaire GIP-ecofor "Biodiversité et gestion forestière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Châlons en Champagne, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592242v1</w:t>
+                <w:t xml:space="preserve">hal-02592904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des Coléoptères Carabidae dans les vallées de Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">Does floodplain landscape composition affect carabid communities found in poplar plantations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GIP-ecofor "Biodiversité et gestion forestière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Châlons en Champagne, France. pp.19</w:t>
+              <w:t xml:space="preserve">XIV European Carabidologists' Meeting "Carabid Beetles as bioindicators"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Westerbork, Netherlands. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592904v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5010,51 +5010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Dessanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,122 +5179,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau_2015. Tâche 1.1 Cartographie des communautés végétales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.18</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605372v1</w:t>
+                <w:t xml:space="preserve">hal-02798119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau. Tâche 1.1 Cartographie des communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5307,301 +5350,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioMareau_2015. Tâche 1.1 Cartographie des communautés végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Collin</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02601277v1</w:t>
+                <w:t xml:space="preserve">hal-02605372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Villemey</w:t>
+                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche</w:t>
+                <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02798119v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret. Partenariat RTE - Irstea. Programme 2013. Version finale au 5 mars 2014</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2014, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5859,51 +5859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Corylus : influences de la composition et de la structure des masses forestières sur la biodiversité. Rapport final de la Convention GIP Ecofor-MEEDM n°0000192</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardaens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudonnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardaens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudonnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>