--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -893,291 +893,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of understorey plant communities and traits to past land use and coniferous plantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Feiss</w:t>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Avon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12296⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.215-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592226v1</w:t>
+                <w:t xml:space="preserve">hal-02605994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of understorey plant communities and traits to past land use and coniferous plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.215-219. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.468-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605994v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t>
               </w:r>
@@ -1303,230 +1303,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Analyse des changements d'occupation du sol de trois sites de la région naturelle de l'Orléanais de 1949 à 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tillon</w:t>
+                <w:t xml:space="preserve">A. Ardaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Rhinolophe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LXV (3), pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598520v1</w:t>
+                <w:t xml:space="preserve">hal-02599014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des changements d'occupation du sol de trois sites de la région naturelle de l'Orléanais de 1949 à 2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, LXV (3), pp.229-240</w:t>
+              <w:t xml:space="preserve">Le Rhinolophe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599014v1</w:t>
+                <w:t xml:space="preserve">hal-02598520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid poplar plantations in a floodplain have balanced impacts on farmland and woodland birds</w:t>
               </w:r>
@@ -2903,234 +2903,234 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léquivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+                <w:t xml:space="preserve">hal-02605369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3153,198 +3153,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740183v1</w:t>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605369v1</w:t>
+                <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t>
               </w:r>
@@ -3531,247 +3531,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t>
+                <w:t xml:space="preserve">Les tranchées forestières dans le Loiret : localisation et potentialité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Brustel</w:t>
+                <w:t xml:space="preserve">C. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t>
+              <w:t xml:space="preserve">Restitution intermédiaire partenariat 2013 Irstea/Rte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598931v1</w:t>
+                <w:t xml:space="preserve">hal-02599432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tranchées forestières dans le Loiret : localisation et potentialité écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Hervé Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution intermédiaire partenariat 2013 Irstea/Rte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.23</w:t>
+              <w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599432v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel écologique des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret (45)</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de restitution du partenariat Irstea/Rte 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5301,228 +5301,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau. Tâche 1.1 Cartographie des communautés végétales</w:t>
+                <w:t xml:space="preserve">BioMareau_2015. Tâche 1.1 Cartographie des communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605371v1</w:t>
+                <w:t xml:space="preserve">hal-02605372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau_2015. Tâche 1.1 Cartographie des communautés végétales</w:t>
+                <w:t xml:space="preserve">BioMareau. Tâche 1.1 Cartographie des communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605372v1</w:t>
+                <w:t xml:space="preserve">hal-02605371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2014, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5859,51 +5859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Corylus : influences de la composition et de la structure des masses forestières sur la biodiversité. Rapport final de la Convention GIP Ecofor-MEEDM n°0000192</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardaens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudonnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardaens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudonnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>