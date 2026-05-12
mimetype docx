--- v0 (2026-03-23)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hilary Chappell </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer en waxiang : aperçu d’une langue du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée d’Etudes Langues Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariarosaria Gianninoto &amp; Abdenbar Lachkar, Recherches sur les Suds et les Orients UM4582IP, Université Montpellier Paul Valéry, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Superstrate Effects of Negation in Waxiang: A Case Study of Language Contact in Northwestern Hunan, China’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Language and Cultural Contacts along the borders of China, Ancient and Modern,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chinese Studies, Chinese Department of Language and Literature, T.T.NG Centre for Chinese Language Research &amp; EHESS, Paris, Mar 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative and Causative Syncretism in Sinitic Languages: A Crosslinguistic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Seminar of the T.T.NG Centre for Chinese Language Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.T.NG Centre for Chinese Language Research, Chinese University of Hong Kong, Feb 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the typological profile of Sinitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Languages in China: Typology &amp; Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professors Virginia YIP &amp; Stephen MATTHEWS, Chinese University of Hong Kong, Mar 2024, Hong Kong (China), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic shifts and areal typology in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macau Forum of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Macau, Jan 2024, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSIONARY SCHOLARS AND HERITAGE LANGUAGES : ADELE MARION FIELDE'S STUDIES ON THE SWATOW LANGUAGE AND CULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First All-Mediterranean Chinese Studies Conference "Chinese Studies Beyond the Centre of Gravity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Middle Eastern &amp; Asian Languages &amp; Cultures at the University of Malta, Feb 2023, Malta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation in Waxiang: an unclassified Sinitic language of Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Discourse and Complementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sun Yat-Sen University, Guangzhou, Oct 2023, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative and Causative Syncretism in Sinitic languages: A crosslinguistic view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Zhang-Huang Academic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Languages and Cultures University, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCRETISM OF APPLICATIVE AND CAUSATIVE MARKERS IN NORTHERN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’applicatif dans les langues. Regard typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatives of inequality in Southern Min: a study in diachronic change from 15th to 21st centuries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chinfa Lien; Alain Peyraube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronic perspectives and synchronic variation in Southern Min.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032400396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429316517-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatives of inequality in Southern Min: a Study in Diachronic Change from 15th to 21st centuries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronic perspectives and synchronic variation in southern min</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Vittrant; Justin Watkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mainland Southeast Asia Linguistic Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 314, De Gruyter, pp.176-233, 2019, Trends in Linguistics. Studies and Monographs [TiLSM], 9783110401769. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110401981-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From verb of saying to discourse marker in Southern Min: (Inter)subjectification and grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniël Van Olmen; Hubert Cuyckens; Lobke Ghesquière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Grammaticalization: (Inter)Subjectification Directionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.139-166, 2017, Trends in Linguistics, 0978 3 11 048969 9. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110492347-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAY-COMPLEMENTIZERS IN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics. VOL 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TYPOLOGICAL STUDY OF NEGATION IN SINITIC LANGUAGES: SYNCHRONIC AND DIACHRONIC VIEWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in the Study of Chinese: Dialectology, Grammar, and Philology - Studies in Honor of Professor Anne Yue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major non-canonical clause types: ba and bei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingxu Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Reference Grammar of Chinese 中文参考语法</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.451-483, 2016, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9781139028462.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDARIN AND OTHER SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L I Lan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Encyclopedia of the Chinese Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modality and Mood in Sinitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mood and Modality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, 2015, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199591435.013.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TACKLING DIVERSITY IN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-12, 2015, 978-0198723790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic areas in China for differential object marking, passive, and comparative constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary M. Chappell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.13-52, 2015, 9780198723790. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198723790.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparative construction in Sinitic languages: synchronic and diachronic variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.Pages 134-154, 2015, 9780198723790. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198723790.003.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Sinitic object markers: morphology and syntax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking down the barriers: interdisciplinary studies in Chinese linguistics and beyond.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.785-816, 2013, Breaking down the barriers: interdisciplinary studies in Chinese linguistics and beyond</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语言说动词的历时发展 (Lun Hanyu yanshuo dongci de lishi fazhan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wu Fuxiang 吴福祥; Xing Xiangdong 邢向东. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yufahua yu yufa yanjiu 语法化与语法研究 (Grammaticalization and research on grammar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Commercial Press, pp.1-10, 2013, 978 7 100 09872 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization in Sinitic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammaticalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.786-796, 2012, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199586783.013.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语显指标记的类型学研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">冯力、杨永龙、赵长才主. In Feng Li, Yang Yonglong and Zhao Changcai (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">汉语时体的历史研究 A diachronic study of tense and aspect markers in Chinese.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 语文出版社 Yuwen Publishers, pp.9-29, 2009, 978-7802411050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Localizers: Diachrony and Some Typological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space in Languages of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.15-37, 2008, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8321-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE CONTACT AND AREAL DIFFUSION IN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary M. Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Aikhenvald &amp; RMW Dixon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Areal diffusion and genetic inheritance: problems for typology and genetic affiliation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.328-357, 2006, 0199283087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ANALYTIC CAUSATIVES OF EARLY MODERN SOUTHERN MIN IN DIACHRONIC PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dah-an Ho; H. Samuel Cheung; Wuyun Pan; Fuxiang Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shan gao shui chang. Linguistic studies in Chinese and neighboring languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Sinica, pp.973-1011, 2006, 9860079412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universal Syntax of Semantic Primes in Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning and Universal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, John Benjamins Publishing Company, pp.243-322, 2002, Studies in Language Companion Series, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.60.12cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONY AND DIACHRONY OF SINITIC LANGUAGES: A BRIEF HISTORY OF CHINESE DIALECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinitic grammar: synchronic and diachronic perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-28, 2001, 9780198299776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Unaccusative Construction in Sinitic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External Possession and related noun incorporation constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, John Benjamins Publishing Company, pp.197-232, 1999, Typological Studies in Language, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.39.13cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perfective aspect marker jó 咗 in Cantonese Yue narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin T’sou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Serica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University of Hong Kong, pp.145-175, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena to a theory of inalienability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell &amp; William McGregor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar of Inalienability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER MOUTON, pp.3-30, 1996, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inalienability and the personal domain in Mandarin Chinese discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar of Inalienability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER MOUTON, 1996, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137.465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin Semantic Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic and Lexical Universals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, John Benjamins Publishing Company, pp.109-147, 1994, Studies in Language Companion Series, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.25.09cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of aspect in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Committee of the Institute of History and Philology, Academia Sinica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingnei Yuyan ji Yuyanxue: Hanyu Fangyan (Chinese Languages and Linguistics Volume I: Chinese Dialects)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia Sinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-106, 1992, Symposium series of the Institute of History and Philology, Academia Sinica, 978-95-767-1049-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causativity and the bă construction in Chinese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partizipation: Das sprachliche Erfassen von Sachverhalten.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TONE MORPHEMES IN SINITIC: where prosody meets morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (3), pp.483-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From oblique to core case in the Southern Min languages: the role of topic in the emergence of optional object marking in Sinitic languages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">东南亚区域背景下的汉语族语言等比句研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsinghua Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.41-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic typology of location, existence, possession and copular verbs: areal patterns of polysemy in Mainland East and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), pp.1 - 82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2021-0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality and the typology of predicative possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.467-532. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2019-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional and alternating case marking: Typology and diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Christophe Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e12311. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lnc3.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle typologie des langues sinitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary M Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">未来面临的挑战:语言学与中国</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soochow Academic Review: Dongwu Xueshu东吴学术 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Chinese Grammars in Chinese and Western Scholarly Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Contributions to the Chinese History of Linguistics, 57 (2), pp.107-136. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1759753614z.00000000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and diachronic change in the classifier system of Xianghua, Northwestern Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lishi Yuyanxue Yanjiu (Historical Linguistics) 历史语言学研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方位词的历时和类型学考察 Hanyu fangweici de lishi he leixingxue de kaocha (Investigation of the history and typology of localizers in Chinese)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (2), pp.342-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方言中的处置式和把字句 (上) ．Hanyu fangyan-zhong de chuzhishi he ‘bă’ ziju (shang)．</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fangyan (Dialects) 方言杂志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方言中的处置式和把字句 (下) ．Hanyu fangyan-zhong de chuzhishi he ‘bă’ ziju (xia) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan 李蓝 Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fangyan (Dialects) 方言杂志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya33 ‘give’ as a valency increaser in Jinghpo nuclear serialization: From the benefactive to the malefactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (1), pp.128-167. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.35.1.05pen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comitative source for object markers in Sinitic languages: 跟kai 55 in Waxiang and 共kang 7 in Southern Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of East Asian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.291-338. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10831-011-9078-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">湘西瓦乡话和西南官话表处置的“跟”所引发的疑问</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中國語文研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the grammaticalization of complementizers from verba dicendi in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lity.2008.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese linguistics and typology: The state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.187-211. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty.2007.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility: a summing up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.124-128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/LINGTY.2006.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialect grammar in two early modern Southern Min texts: A comparative study of dative kit, comitative cang and diminutive –guia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (2), pp.247-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics and pragmatics of associative DE in Mandarin discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21 (2), pp.199-229. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.1992.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefactive in Moulmein Sgaw Karen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the assertion of obviousness and disagreement in mandarin: A semantic study of the modal particle me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 11 (1), pp.39-65. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268609108599451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienability, Inalienability and Nominal Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcgregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/bls.v15i0.1734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions on the use of &amp;quot;double le&amp;quot; in chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 15 (2), pp.223-252. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.1986.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passive of Bodily Effect in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 10 (2), pp.271-296. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.10.2.02cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The get passive revisited: A reply to Sussex (1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 19 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08351818609389268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal and colloquial adversity passives in standard Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 24 (6), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling.1986.24.6.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Romanization Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Australian journal of Chinese affairs = Ao chung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 4, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2158952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the get‐passive adversative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 13 (3), pp.411-452. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08351818009370504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell. Oxford University Press, 315 pp, 2015, 9780198723790. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198723790.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking down the barriers: interdisciplinary studies in Chinese linguistics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Djamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshun Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, ISBN 10: 9860376786 ISBN 13: 9789860376784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar And Lexicon of Hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, 8, 2005, Collection des Cahiers de Linguistique Asie Orientale, Viviane Alleton, Alain Peyraube, 2-910216-07-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinitic grammar. Synchronic and diachronic perspectives. Oxford University Press. ISBN 0-19-829977-X. 2nd edition 2004 retitled: Chinese grammar. Synchronic and diachronic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 9780199272136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grammar of Inalienability. A typological perspective on body parts terms and the part-whole relation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcgregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell &amp; William B. McGregor. DE GRUYTER MOUTON, 14, 931pp, 1996, Empirical approaches to language typology, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinfa Lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Busuttil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1025-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokkien (Min)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">早期近代闽南话分析型致使结构的历史探讨</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方言的处置标记的类型</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ANALYTIC CAUSATIVES OF EARLY MODERN SOUTHERN MIN IN DIACHRONIC PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Eurocentrism to Sinocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The experiential perfect as an evidential marker in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISODE-BOUNDING IN THE MANDARIN NARRATIVE GENRE: THE DISCOURSE FUNCTION OF SENTENCE-FINAL LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of concepts of the personal domain and indivisibility in Indo-European languages. In Hilary Chappell & William McGregor (eds.), The grammar of inalienability, 31-61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of negative verbs of existence and possession in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Museum of Ethnology, pp.303-311, 1994, Current issues in Sino-Tibetan Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic analysis of passive, causative and dative constructions in Standard Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Australian National University, Canberra, 1984. English. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03931746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hilary Chappell </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">跨语言视角下汉语从施用到致使的发展</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">当代语言学 [Contemporary Linguistics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.122-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TONE MORPHEMES IN SINITIC: where prosody meets morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (3), pp.483-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From oblique to core case in the Southern Min languages: the role of topic in the emergence of optional object marking in Sinitic languages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">东南亚区域背景下的汉语族语言等比句研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsinghua Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.41-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic typology of location, existence, possession and copular verbs: areal patterns of polysemy in Mainland East and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), pp.1 - 82. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2021-0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality and the typology of predicative possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.467-532. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2019-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional and alternating case marking: Typology and diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Christophe Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e12311. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lnc3.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">未来面临的挑战:语言学与中国</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soochow Academic Review: Dongwu Xueshu东吴学术 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle typologie des langues sinitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary M Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and diachronic change in the classifier system of Xianghua, Northwestern Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lishi Yuyanxue Yanjiu (Historical Linguistics) 历史语言学研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Chinese Grammars in Chinese and Western Scholarly Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Contributions to the Chinese History of Linguistics, 57 (2), pp.107-136. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1759753614z.00000000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方位词的历时和类型学考察 Hanyu fangweici de lishi he leixingxue de kaocha (Investigation of the history and typology of localizers in Chinese)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (2), pp.342-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方言中的处置式和把字句 (下) ．Hanyu fangyan-zhong de chuzhishi he ‘bă’ ziju (xia) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan 李蓝 Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fangyan (Dialects) 方言杂志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方言中的处置式和把字句 (上) ．Hanyu fangyan-zhong de chuzhishi he ‘bă’ ziju (shang)．</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fangyan (Dialects) 方言杂志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comitative source for object markers in Sinitic languages: 跟kai 55 in Waxiang and 共kang 7 in Southern Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of East Asian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.291-338. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10831-011-9078-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya33 ‘give’ as a valency increaser in Jinghpo nuclear serialization: From the benefactive to the malefactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (1), pp.128-167. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.35.1.05pen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">湘西瓦乡话和西南官话表处置的“跟”所引发的疑问</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中國語文研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the grammaticalization of complementizers from verba dicendi in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lity.2008.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese linguistics and typology: The state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.187-211. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty.2007.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility: a summing up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.124-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/LINGTY.2006.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialect grammar in two early modern Southern Min texts: A comparative study of dative kit, comitative cang and diminutive –guia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (2), pp.247-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics and pragmatics of associative DE in Mandarin discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21 (2), pp.199-229. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.1992.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefactive in Moulmein Sgaw Karen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the assertion of obviousness and disagreement in mandarin: A semantic study of the modal particle me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 11 (1), pp.39-65. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268609108599451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienability, Inalienability and Nominal Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcgregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/bls.v15i0.1734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions on the use of &amp;quot;double le&amp;quot; in chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 15 (2), pp.223-252. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.1986.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passive of Bodily Effect in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 10 (2), pp.271-296. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.10.2.02cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The get passive revisited: A reply to Sussex (1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 19 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08351818609389268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal and colloquial adversity passives in standard Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 24 (6), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling.1986.24.6.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Romanization Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Australian journal of Chinese affairs = Ao chung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 4, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2158952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the get‐passive adversative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 13 (3), pp.411-452. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08351818009370504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer en waxiang : aperçu d’une langue du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée d’Etudes Langues Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariarosaria Gianninoto &amp; Abdenbar Lachkar, Recherches sur les Suds et les Orients UM4582IP, Université Montpellier Paul Valéry, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative and Causative Syncretism in Sinitic Languages: A Crosslinguistic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Seminar of the T.T.NG Centre for Chinese Language Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.T.NG Centre for Chinese Language Research, Chinese University of Hong Kong, Feb 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Superstrate Effects of Negation in Waxiang: A Case Study of Language Contact in Northwestern Hunan, China’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Language and Cultural Contacts along the borders of China, Ancient and Modern,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chinese Studies, Chinese Department of Language and Literature, T.T.NG Centre for Chinese Language Research &amp; EHESS, Paris, Mar 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the typological profile of Sinitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Languages in China: Typology &amp; Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professors Virginia YIP &amp; Stephen MATTHEWS, Chinese University of Hong Kong, Mar 2024, Hong Kong (China), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic shifts and areal typology in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macau Forum of the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Macau, Jan 2024, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation in Waxiang: an unclassified Sinitic language of Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Discourse and Complementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sun Yat-Sen University, Guangzhou, Oct 2023, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative and Causative Syncretism in Sinitic languages: A crosslinguistic view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Zhang-Huang Academic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Languages and Cultures University, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSIONARY SCHOLARS AND HERITAGE LANGUAGES : ADELE MARION FIELDE'S STUDIES ON THE SWATOW LANGUAGE AND CULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First All-Mediterranean Chinese Studies Conference "Chinese Studies Beyond the Centre of Gravity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Middle Eastern &amp; Asian Languages &amp; Cultures at the University of Malta, Feb 2023, Malta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCRETISM OF APPLICATIVE AND CAUSATIVE MARKERS IN NORTHERN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’applicatif dans les langues. Regard typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatives of inequality in Southern Min: a study in diachronic change from 15th to 21st centuries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chinfa Lien; Alain Peyraube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronic perspectives and synchronic variation in Southern Min.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032400396. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429316517-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatives of inequality in Southern Min: a Study in Diachronic Change from 15th to 21st centuries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronic perspectives and synchronic variation in southern min</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Vittrant; Justin Watkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mainland Southeast Asia Linguistic Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 314, De Gruyter, pp.176-233, 2019, Trends in Linguistics. Studies and Monographs [TiLSM], 9783110401769. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110401981-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAY-COMPLEMENTIZERS IN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics. VOL 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From verb of saying to discourse marker in Southern Min: (Inter)subjectification and grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniël Van Olmen; Hubert Cuyckens; Lobke Ghesquière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Grammaticalization: (Inter)Subjectification Directionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.139-166, 2017, Trends in Linguistics, 0978 3 11 048969 9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110492347-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major non-canonical clause types: ba and bei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingxu Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Reference Grammar of Chinese 中文参考语法</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.451-483, 2016, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9781139028462.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDARIN AND OTHER SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L I Lan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Encyclopedia of the Chinese Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TYPOLOGICAL STUDY OF NEGATION IN SINITIC LANGUAGES: SYNCHRONIC AND DIACHRONIC VIEWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in the Study of Chinese: Dialectology, Grammar, and Philology - Studies in Honor of Professor Anne Yue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparative construction in Sinitic languages: synchronic and diachronic variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.Pages 134-154, 2015, 9780198723790. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198723790.003.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic areas in China for differential object marking, passive, and comparative constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary M. Chappell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.13-52, 2015, 9780198723790. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198723790.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TACKLING DIVERSITY IN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-12, 2015, 978-0198723790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modality and Mood in Sinitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mood and Modality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, 2015, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199591435.013.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Sinitic object markers: morphology and syntax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking down the barriers: interdisciplinary studies in Chinese linguistics and beyond.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.785-816, 2013, Breaking down the barriers: interdisciplinary studies in Chinese linguistics and beyond</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语言说动词的历时发展 (Lun Hanyu yanshuo dongci de lishi fazhan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wu Fuxiang 吴福祥; Xing Xiangdong 邢向东. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yufahua yu yufa yanjiu 语法化与语法研究 (Grammaticalization and research on grammar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Commercial Press, pp.1-10, 2013, 978 7 100 09872 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization in Sinitic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammaticalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.786-796, 2012, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199586783.013.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语显指标记的类型学研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">冯力、杨永龙、赵长才主. In Feng Li, Yang Yonglong and Zhao Changcai (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">汉语时体的历史研究 A diachronic study of tense and aspect markers in Chinese.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 语文出版社 Yuwen Publishers, pp.9-29, 2009, 978-7802411050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Localizers: Diachrony and Some Typological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space in Languages of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.15-37, 2008, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8321-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ANALYTIC CAUSATIVES OF EARLY MODERN SOUTHERN MIN IN DIACHRONIC PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dah-an Ho; H. Samuel Cheung; Wuyun Pan; Fuxiang Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shan gao shui chang. Linguistic studies in Chinese and neighboring languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Sinica, pp.973-1011, 2006, 9860079412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE CONTACT AND AREAL DIFFUSION IN SINITIC LANGUAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary M. Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Aikhenvald &amp; RMW Dixon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Areal diffusion and genetic inheritance: problems for typology and genetic affiliation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.328-357, 2006, 0199283087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universal Syntax of Semantic Primes in Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning and Universal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, John Benjamins Publishing Company, pp.243-322, 2002, Studies in Language Companion Series, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.60.12cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONY AND DIACHRONY OF SINITIC LANGUAGES: A BRIEF HISTORY OF CHINESE DIALECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinitic grammar: synchronic and diachronic perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-28, 2001, 9780198299776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Unaccusative Construction in Sinitic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External Possession and related noun incorporation constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, John Benjamins Publishing Company, pp.197-232, 1999, Typological Studies in Language, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.39.13cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perfective aspect marker jó 咗 in Cantonese Yue narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin T’sou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Serica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University of Hong Kong, pp.145-175, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inalienability and the personal domain in Mandarin Chinese discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar of Inalienability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER MOUTON, 1996, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137.465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena to a theory of inalienability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell &amp; William McGregor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar of Inalienability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER MOUTON, pp.3-30, 1996, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin Semantic Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic and Lexical Universals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, John Benjamins Publishing Company, pp.109-147, 1994, Studies in Language Companion Series, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.25.09cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causativity and the bă construction in Chinese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partizipation: Das sprachliche Erfassen von Sachverhalten.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of aspect in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Committee of the Institute of History and Philology, Academia Sinica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingnei Yuyan ji Yuyanxue: Hanyu Fangyan (Chinese Languages and Linguistics Volume I: Chinese Dialects)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia Sinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-106, 1992, Symposium series of the Institute of History and Philology, Academia Sinica, 978-95-767-1049-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Sinitic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell. Oxford University Press, 315 pp, 2015, 9780198723790. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198723790.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking down the barriers: interdisciplinary studies in Chinese linguistics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Djamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshun Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, ISBN 10: 9860376786 ISBN 13: 9789860376784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar And Lexicon of Hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, 8, 2005, Collection des Cahiers de Linguistique Asie Orientale, Viviane Alleton, Alain Peyraube, 2-910216-07-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinitic grammar. Synchronic and diachronic perspectives. Oxford University Press. ISBN 0-19-829977-X. 2nd edition 2004 retitled: Chinese grammar. Synchronic and diachronic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 9780199272136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grammar of Inalienability. A typological perspective on body parts terms and the part-whole relation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcgregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilary Chappell &amp; William B. McGregor. DE GRUYTER MOUTON, 14, 931pp, 1996, Empirical approaches to language typology, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinfa Lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Busuttil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1025-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokkien (Min)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">早期近代闽南话分析型致使结构的历史探讨</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉语方言的处置标记的类型</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Eurocentrism to Sinocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ANALYTIC CAUSATIVES OF EARLY MODERN SOUTHERN MIN IN DIACHRONIC PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peyraube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The experiential perfect as an evidential marker in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISODE-BOUNDING IN THE MANDARIN NARRATIVE GENRE: THE DISCOURSE FUNCTION OF SENTENCE-FINAL LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of concepts of the personal domain and indivisibility in Indo-European languages. In Hilary Chappell & William McGregor (eds.), The grammar of inalienability, 31-61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110822137.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of negative verbs of existence and possession in Sinitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Museum of Ethnology, pp.303-311, 1994, Current issues in Sino-Tibetan Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic analysis of passive, causative and dative constructions in Standard Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Chappell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Australian National University, Canberra, 1984. English. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03931746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Chappell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyraube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Na" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429316517-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03172741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingxu Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9781139028462.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L I Lan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M. Chappell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199591435.013.14" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198723790.003.0002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198723790.003.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199586783.013.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8321-1_2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.60.12cha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/sinitic-grammar-9780198299776?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.39.13cha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcgregor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137.465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.25.09cha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ling.sinica.edu.tw/item/en?act=publish_book&amp;amp;code=view&amp;amp;bookID=118" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan L&#252;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0219" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2019-0016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Verstraete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lnc3.12311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Chappell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1759753614z.00000000032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan &#26446;&#34013; Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Peng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.35.1.05pen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10831-011-9078-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lity.2008.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty.2007.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8QLJSTZM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/LINGTY.2006.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-R9TGJJ8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1992.1422" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268609108599451" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls.v15i0.1734" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1986.1205" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.10.2.02cha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931444v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351818609389268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.1986.24.6.1025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PWZ2TFB9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2158952" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351818009370504" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198723790.001.0001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshun Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386151v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinfa Lien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Busuttil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bally" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137.31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03931746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Chappell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Gao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan L&#252;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2019-0016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Verstraete" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lnc3.12311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Chappell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyraube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1759753614z.00000000032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan &#26446;&#34013; Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10831-011-9078-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Peng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.35.1.05pen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lity.2008.032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty.2007.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8QLJSTZM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/LINGTY.2006.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-R9TGJJ8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thompson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1992.1422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268609108599451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcgregor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls.v15i0.1734" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1986.1205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.10.2.02cha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351818609389268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.1986.24.6.1025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PWZ2TFB9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2158952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351818009370504" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Na" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429316517-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03172741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingxu Shi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9781139028462.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L I Lan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198723790.003.0006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198723790.003.0002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M. Chappell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199591435.013.14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199586783.013.0065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8321-1_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.60.12cha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/sinitic-grammar-9780198299776?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.39.13cha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137.465" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137.3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.25.09cha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ling.sinica.edu.tw/item/en?act=publish_book&amp;amp;code=view&amp;amp;bookID=118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198723790.001.0001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshun Cao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinfa Lien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Busuttil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bally" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110822137.31" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03931746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>