--- v0 (2026-04-13)
+++ v1 (2026-05-20)
@@ -331,178 +331,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mlle de Scudéry, les Conversations et la religion. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promenade dans un jardin romain ? Les Conversations (1680-1692) de Madame de Scudéry et ses intertextes antiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Ghulam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et ambiguïtés religieuses : entre hétérodoxies, silences et affirmations de la foi</w:t>
+              <w:t xml:space="preserve">Imaginaires de l’Antiquité dans la France du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journée d'étude organisée par Clément Cadiot (Univ. Lille, ALITHILA (ULR 1061)), Hina Ghulam (Univ. Lille, ALITHILA (ULR 1061)), Amandine Lembré (Univ. Lille, ALITHILA (ULR 1061)) et Fiona Mc Intosh (Prof. des universités, Univ. Lille, ALITHILA (ULR 1061)), 26 janvier 2024., Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441528v1</w:t>
+                <w:t xml:space="preserve">hal-05403644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenade dans un jardin romain ? Les Conversations (1680-1692) de Madame de Scudéry et ses intertextes antiques.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Mlle de Scudéry, les Conversations et la religion. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Ghulam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires de l’Antiquité dans la France du XVIIe siècle</w:t>
+              <w:t xml:space="preserve">Littérature et ambiguïtés religieuses : entre hétérodoxies, silences et affirmations de la foi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">, Journée d'étude organisée par Clément Cadiot (Univ. Lille, ALITHILA (ULR 1061)), Hina Ghulam (Univ. Lille, ALITHILA (ULR 1061)), Amandine Lembré (Univ. Lille, ALITHILA (ULR 1061)) et Fiona Mc Intosh (Prof. des universités, Univ. Lille, ALITHILA (ULR 1061)), 26 janvier 2024., Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403644v1</w:t>
+                <w:t xml:space="preserve">hal-04441528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une redistribution des cartes de la féminité dans les Conversations de Mlle de Scudéry. »</w:t>
               </w:r>
@@ -647,51 +647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5717917"/>
+    <w:nsid w:val="DA68A987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -878,51 +878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hina-ghulam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4929-2370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Tsakou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ghulam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lembr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hina-ghulam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4929-2370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Tsakou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ghulam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lembr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>