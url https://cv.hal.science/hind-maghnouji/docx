--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -564,165 +564,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps nu et effacement, les effets des politiques migratoires et des traversées de frontières. Le cas de l’ile grecque de Samos</w:t>
+                <w:t xml:space="preserve">Les demandeurs d’asile et l’expérience de l’effacement. Le cas de jeunes Syriens sur l’ile grecque de Samos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le dispositif sécuritaire-humanitaire européen, filtre des migrations dans les périphéries insulaires de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Parcours anthropologiques dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAF, 2024, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995343v1</w:t>
+                <w:t xml:space="preserve">hal-04995259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les demandeurs d’asile et l’expérience de l’effacement. Le cas de jeunes Syriens sur l’ile grecque de Samos</w:t>
+                <w:t xml:space="preserve">Corps nu et effacement, les effets des politiques migratoires et des traversées de frontières. Le cas de l’ile grecque de Samos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours anthropologiques dans le monde arabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMAF, 2024, Campus Condorcet - Auberviliers, France</w:t>
+              <w:t xml:space="preserve">le dispositif sécuritaire-humanitaire européen, filtre des migrations dans les périphéries insulaires de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995259v1</w:t>
+                <w:t xml:space="preserve">hal-04995343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile, enfermement et insularité. Le cas de l’île de Samos, en Grèce</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9482FF1"/>
+    <w:nsid w:val="4D60E879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hind-maghnouji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2290-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260465569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Plana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hind-maghnouji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2290-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260465569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Plana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>