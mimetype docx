--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -153,206 +153,297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les objets : traces et témoins de l’exil</w:t>
+                <w:t xml:space="preserve">Présentation. Matérialités en exil : sensorialités et sensibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hind Maghnouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Africanistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (3), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1124595ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002406v1</w:t>
+                <w:t xml:space="preserve">hal-05598746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les objets : traces et témoins de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Maghnouji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94 (1-2), pp.9-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Je suis ici, mais ma tête est là-bas ». L’absence comme point fondamental de l’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutions : revue de psychothérapie institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72 (2), pp.118-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -362,1478 +453,1478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'études : &amp;quot;Introduction collective aux journées d’études. La nostalgie et l’absence: rapports à l’espace-temps entre attachements, sensorialités et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+                <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Barrett Fiedler</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Salazard-Sgambatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la nostalgie et l’absence en exil Réflexions interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emma Barrett Fiedler, Hinde Maghnouji, Pierre Peraldi-Mittelette, Valentine Salazard-Sgambato, Audran Aulanier, Constance De Gourcy, 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir en enfant, revenir en homme. Itinéraire de mineurs isolés quittant la ville de Zarzis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Asile, enfermement et insularité. Le cas de l’île de Samos, en Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'UMR Développement et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Panthéon-Sorbonne, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International ‘Les Espaces d’Enfermement : Mémoires de la Répression et Colonialité’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995245v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les demandeurs d’asile et l’expérience de l’effacement. Le cas de jeunes Syriens sur l’ile grecque de Samos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partir en enfant, revenir en homme. Itinéraire de mineurs isolés quittant la ville de Zarzis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours anthropologiques dans le monde arabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMAF, 2024, Campus Condorcet - Auberviliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'UMR Développement et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Panthéon-Sorbonne, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995259v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps nu et effacement, les effets des politiques migratoires et des traversées de frontières. Le cas de l’ile grecque de Samos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les demandeurs d’asile et l’expérience de l’effacement. Le cas de jeunes Syriens sur l’ile grecque de Samos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le dispositif sécuritaire-humanitaire européen, filtre des migrations dans les périphéries insulaires de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Parcours anthropologiques dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAF, 2024, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995343v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asile, enfermement et insularité. Le cas de l’île de Samos, en Grèce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corps nu et effacement, les effets des politiques migratoires et des traversées de frontières. Le cas de l’ile grecque de Samos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ‘Les Espaces d’Enfermement : Mémoires de la Répression et Colonialité’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">le dispositif sécuritaire-humanitaire européen, filtre des migrations dans les périphéries insulaires de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995515v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhumer les corps pauvres ou non identifiés : Le cas du cimetière de Thiais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Indicible et inaudible à l’épreuve de l’expérience migratoire : le cas de l’île grecque de Samos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cadavres et pauvreté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Aix-en-Procence, Aix-Marseille-Université, France</w:t>
+              <w:t xml:space="preserve">Les indicibles de l’enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995527v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicible et inaudible à l’épreuve de l’expérience migratoire : le cas de l’île grecque de Samos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inhumer les corps pauvres ou non identifiés : Le cas du cimetière de Thiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les indicibles de l’enquête</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Colloque Cadavres et pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aix-en-Procence, Aix-Marseille-Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995388v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous, on devient quoi quand on meurt ici ?» Le corps-mort à l’épreuve de l’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française d'Ethnologie et d'Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Inalco, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demandeurs d’asile et prise en charge clinique. Ce que le déracinement fait à la psychopathologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Je suis ici, mais ma tête est là-bas ». L’absence comme point fondamental de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel de la SPRF (Société Psychanalytique de Recherche et de Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Psychanalytique de Recherche et de Formation, 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Rencontres des études Africaines en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995314v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je suis ici, mais ma tête est là-bas ». L’absence comme point fondamental de l’exil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaginaires migratoires et incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des études Africaines en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Insaniyyat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995549v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires migratoires et incertitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des imaginaires brisés. Représentations du départ et des réalités migratoires des jeunes de Zarzis (Tunisie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Insaniyyat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées d’études du CRHIA (Centre de recherches en histoire internationale et atlantique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995534v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imaginaires brisés. Représentations du départ et des réalités migratoires des jeunes de Zarzis (Tunisie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Demandeurs d’asile et prise en charge clinique. Ce que le déracinement fait à la psychopathologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du CRHIA (Centre de recherches en histoire internationale et atlantique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel de la SPRF (Société Psychanalytique de Recherche et de Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Psychanalytique de Recherche et de Formation, 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995502v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des mineurs non accompagnés (MNA) : comment les aspects administratifs et particulièrement la question de la représentation légale s’articulent avec la santé mentale des jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Des mineurs comme les autres ? » Approche pluridisciplinaire de la prise en charge des mineurs non accompagnés (MNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Université Paris Nord, Villetaneuse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’haya des prostitué(e)s est-il un oxymore ? La pudeur à l’épreuve de la prostitution (une étude de terrain au Maroc) Université de Louvain, 4 décembre 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Université de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Université de Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatismes et migrations. Le cas des MNA et des demandeurs d’asile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bousbir : Trajectoires du quartier réservé de Casablanca. De la prostitution coloniale au déni national ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvement UP-Groupe SOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, EHESS Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995508v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bousbir : Trajectoires du quartier réservé de Casablanca. De la prostitution coloniale au déni national ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Traumatismes et migrations. Le cas des MNA et des demandeurs d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, EHESS Paris, France</w:t>
+              <w:t xml:space="preserve">Mouvement UP-Groupe SOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995320v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment penser la médiation familiale dans les familles au Maghreb (Maroc, Algérie, Tunisie). Le cas des mères célibataires et des enfants nés hors mariage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un homme à tout faire : sexualité entre hommes dans un village du Rif (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mères célibataires au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Santé Sud, 2016, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">IIIe Rencontre des jeunes chercheur·e·s en études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Université Paris Diderot, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078493v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme à tout faire : sexualité entre hommes dans un village du Rif (Maroc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment penser la médiation familiale dans les familles au Maghreb (Maroc, Algérie, Tunisie). Le cas des mères célibataires et des enfants nés hors mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe Rencontre des jeunes chercheur·e·s en études africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Université Paris Diderot, Paris, France</w:t>
+              <w:t xml:space="preserve">Les mères célibataires au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santé Sud, 2016, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995574v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de la (dé) subjectivation pour faire tenir l’être. Cas de femmes et d’hommes prostitués au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude CADIS-EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ceci n’est pas une pute». Les pratiques prostitutionnelles et leurs nominations (le cas du Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Causes sexuelles. Sexualités et mobilisations collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1843,214 +1934,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façons de dire : les discours sur le sexe, la prostitution et la qahba dans le Maroc contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. EHESS (École des Hautes Études en Sciences Sociales, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04995191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matérialités en exil : sensorialités et sensibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Maghnouji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49 (3), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objets de l'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 94 (1-2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2060,105 +2233,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un dimanche interminable. Ce que le Covid-19 fait aux demandeurs d'asile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Maghnouji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2226,51 +2399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D60E879"/>
+    <w:nsid w:val="50221820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2457,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hind-maghnouji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2290-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260465569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Plana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hind-maghnouji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2290-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260465569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124595ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Plana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>