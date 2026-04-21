--- v0 (2026-03-24)
+++ v1 (2026-04-21)
@@ -705,373 +705,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goéland: A Concurrent Tableau-Based Theorem Prover (System Description)</w:t>
+                <w:t xml:space="preserve">Materializing Microservice-oriented Architecture from Monolithic Object-oriented Source Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cailler</w:t>
+                <w:t xml:space="preserve">Pascal Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Rosain</w:t>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delahaye</w:t>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Robillard</w:t>
+                <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2022 - 11th International Joint Conference on Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.359-368, </w:t>
+              <w:t xml:space="preserve">ICSOFT 2021 - 16th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Event, France. pp.143-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11513-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03793406v1</w:t>
+                <w:t xml:space="preserve">lirmm-04429364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materializing Microservice-oriented Architecture from Monolithic Object-oriented Source Code</w:t>
+                <w:t xml:space="preserve">Goéland: A Concurrent Tableau-Based Theorem Prover (System Description)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Zaragoza</w:t>
+                <w:t xml:space="preserve">Julie Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+                <w:t xml:space="preserve">Johann Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Shatnawi</w:t>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2021 - 16th International Conference on Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual Event, France. pp.143-168, </w:t>
+              <w:t xml:space="preserve">IJCAR 2022 - 11th International Joint Conference on Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.359-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-11513-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04429364v1</w:t>
+                <w:t xml:space="preserve">lirmm-03793406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refactoring Monolithic Object-Oriented Source Code to Materialize Microservice-oriented Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2021 - 16th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. pp.78-89, </w:t>
@@ -1122,90 +1122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Monolithic Architecture Style to Microservice one Based on a Semi-Automatic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfel Selmadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSA 2020 - IEEE 17th International Conference on Software Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Salvador, Brazil. pp.157-168, </w:t>
@@ -1256,51 +1256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Object-Oriented to Workflow: Refactoring of OO Applications into Workflows for an Efficient Resources Management in the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfel Selmadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1373,51 +1373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfel Selmadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane El Boussaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-architecting OO Software into Microservices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfel Selmadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1878,70 +1878,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01706084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t>
+                <w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarea Al-Shara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,125 +1957,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t>
+              <w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01374256v1</w:t>
+                <w:t xml:space="preserve">lirmm-01235461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t>
+                <w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarea Al-Shara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,82 +2091,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t>
+              <w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01235461v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Social and Content-based Recommendation in P2P Systems</w:t>
               </w:r>
@@ -2254,217 +2254,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00640735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the reliability of pipelined applications under throughput constraints</w:t>
+                <w:t xml:space="preserve">General vs. Interval Mappings for Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE 16th International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00574608v1</w:t>
+                <w:t xml:space="preserve">inria-00574603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General vs. Interval Mappings for Streaming Applications</w:t>
+                <w:t xml:space="preserve">Optimizing the reliability of pipelined applications under throughput constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00574603v1</w:t>
+                <w:t xml:space="preserve">inria-00574608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STKM on SCA: a Unified Framework with Components, Workflows and Algorthmic Skeletons</w:t>
               </w:r>
@@ -3023,252 +3023,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Data Sharing with the Master-Worker Paradigm in the Common Component Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and executing master-worker applications in component models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on HPC Grid programming Environments and COmponents and Component and Framework Technology in High-Performance and Scientific Computing (HPC-GECO/CompFrame~2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2006 : 20th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00101365v1</w:t>
+                <w:t xml:space="preserve">hal-00691887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and executing master-worker applications in component models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Data Sharing with the Master-Worker Paradigm in the Common Component Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2006 : 20th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Workshop on HPC Grid programming Environments and COmponents and Component and Framework Technology in High-Performance and Scientific Computing (HPC-GECO/CompFrame~2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.10-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691887v1</w:t>
+                <w:t xml:space="preserve">inria-00101365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Transparent Data Sharing in Component Models</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DE1FF04"/>
+    <w:nsid w:val="EFBE05E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4382,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinde-lilia-bouziane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8749-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-011-0165-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBQL9GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04429364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010557800780089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinde-lilia-bouziane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8749-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-011-0165-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBQL9GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04429364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010557800780089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>