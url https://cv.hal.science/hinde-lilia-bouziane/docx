--- v1 (2026-04-21)
+++ v2 (2026-05-27)
@@ -1878,51 +1878,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01706084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t>
+                <w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarea Al-Shara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
@@ -1957,106 +1957,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t>
+              <w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01235461v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t>
+                <w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarea Al-Shara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
@@ -2091,82 +2091,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t>
+              <w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01374256v1</w:t>
+                <w:t xml:space="preserve">lirmm-01235461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Social and Content-based Recommendation in P2P Systems</w:t>
               </w:r>
@@ -2669,251 +2669,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00457915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software component model with spatial and temporal compositions for Grid infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Software Component Assembly Language Enhanced with Workflows and Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aldinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Danelutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Workshop on Component-Based High Performance Computing and Component-Based Software Engineering and Software Architecture (CBHPC/COMPARCH 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690415v1</w:t>
+                <w:t xml:space="preserve">inria-00365846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Software Component Assembly Language Enhanced with Workflows and Skeletons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A software component model with spatial and temporal compositions for Grid infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Component-Based High Performance Computing and Component-Based Software Engineering and Software Architecture (CBHPC/COMPARCH 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.698-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00365846v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t>
               </w:r>
@@ -3023,252 +3023,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and executing master-worker applications in component models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Data Sharing with the Master-Worker Paradigm in the Common Component Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2006 : 20th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Workshop on HPC Grid programming Environments and COmponents and Component and Framework Technology in High-Performance and Scientific Computing (HPC-GECO/CompFrame~2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.10-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691887v1</w:t>
+                <w:t xml:space="preserve">inria-00101365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Data Sharing with the Master-Worker Paradigm in the Common Component Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and executing master-worker applications in component models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on HPC Grid programming Environments and COmponents and Component and Framework Technology in High-Performance and Scientific Computing (HPC-GECO/CompFrame~2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2006 : 20th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00101365v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Transparent Data Sharing in Component Models</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFBE05E5"/>
+    <w:nsid w:val="2B155461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4382,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinde-lilia-bouziane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8749-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-011-0165-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBQL9GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04429364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010557800780089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinde-lilia-bouziane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8749-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-011-0165-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBQL9GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04429364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010557800780089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>