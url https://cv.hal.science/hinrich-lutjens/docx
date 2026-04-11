--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1198,278 +1198,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural poloidal asymmetry and neoclassical transport of impurities in tokamak plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear stability of the ITER 15 MA scenario against the alpha fishbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab53ab⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), pp.086002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab9255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02177987v1</w:t>
+                <w:t xml:space="preserve">hal-03319214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability of the ITER 15 MA scenario against the alpha fishbone</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural poloidal asymmetry and neoclassical transport of impurities in tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (8), pp.086002. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.025001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab9255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab53ab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319214v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02177987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear stability of the ITER 15 MA scenario against the alpha fishbone</w:t>
               </w:r>
@@ -1494,74 +1494,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (8), pp.086002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/ab9255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950497v1</w:t>
@@ -1572,130 +1572,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural poloidal asymmetry and neoclassical transport of impurities in tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (2), pp.025001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6587/ab53ab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401330v1</w:t>
@@ -1706,77 +1706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Extended magneto-hydro-dynamic model for neoclassical tearing mode computations (2016 Nucl. Fusion 56 086004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,90 +1853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Simulations of Neoclassical Tearing Mode Control by Externally Driven RF Current and Heating, with application to ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (10), pp.106012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,77 +1970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum : Extended Magneto-Hydro-Dynamic model for Neoclassical Tearing Mode computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,90 +2229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a magnetic island by localized heating in a tokamak with stiff temperature profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,51 +2493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical experiments of island stabilization by RF heating with stiff temperature profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60, pp.095003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of magnetic islands stabilization strategies from Magneto-Hydro-Dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation of magnetic island saturation controlled by plasma viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3446,51 +3446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles fluid modelling of magnetic island stabilization by ECCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,77 +3701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Magneto-Hydro-Dynamic model for Neoclassical Tearing Mode Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,90 +3969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-fluid and neoclassical effect on a Double-Tearing mode in Tore Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4227,287 +4227,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity behavior during sawtooth activity in tokamak plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Sabot</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamics of the tearing mode with two-fluid and curvature effects in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Meshcheriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21, pp.012507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4861859⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.012516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319128v1</w:t>
+                <w:t xml:space="preserve">hal-03319184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of the tearing mode with two-fluid and curvature effects in tokamaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garbet</w:t>
+                <w:t xml:space="preserve">Impurity behavior during sawtooth activity in tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (1), pp.012516. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 21, pp.012507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4861859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4863498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319184v1</w:t>
+                <w:t xml:space="preserve">hal-03319128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoclassical viscous stress tensor for non-linear MHD simulations with XTOR-2F</w:t>
               </w:r>
@@ -4610,77 +4610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Flow during Sawtooth Reconnection: Numerical Simulations of Experimental Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,103 +4744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature effect on tearing modes in presence of neoclassical friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Meshcheriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (11), pp.112504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5246,51 +5246,51 @@
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4766893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319030v1</w:t>
+                <w:t xml:space="preserve">hal-02387209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear magnetohydrodynamic simulations of density evolution in Tore Supra sawtoothing plasmas</w:t>
               </w:r>
@@ -5380,133 +5380,133 @@
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4766893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387209v1</w:t>
+                <w:t xml:space="preserve">hal-03319030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear stability of the tearing mode with two-fluid and curvature effects in tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Meshcheriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (9), pp.092509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5772,302 +5772,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of (2,1) NTM dynamics with flow in JET advanced scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Lütjens</w:t>
+                <w:t xml:space="preserve">Oscillation regimes of the internal kink mode in tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brix</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/8/083046⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (1), pp.015011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/015011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319198v1</w:t>
+                <w:t xml:space="preserve">hal-03319024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation regimes of the internal kink mode in tokamak plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Halpern</w:t>
+                <w:t xml:space="preserve">Modelling of (2,1) NTM dynamics with flow in JET advanced scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Leblond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.J. Buttery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53 (1), pp.015011. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (8), pp.083046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/015011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/8/083046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319024v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTOR-2F: A fully implicit Newton–Krylov solver applied to nonlinear 3D extended MHD in tokamaks</w:t>
               </w:r>
@@ -6208,51 +6208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (4), pp.045004. </w:t>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,51 +6604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8 (10), pp.4267-4270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10591,51 +10591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic effects of collisions, turbulence and sawtooth crashes on impurity transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-H Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10953,51 +10953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70158E39"/>
+    <w:nsid w:val="B79DB42A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11184,51 +11184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinrich-lutjens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-5564" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Vlad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vannini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Briguglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-025-00199-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heidbrink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad8013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.075101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc5ae" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishchenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Borchardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Briguglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acce68" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorelenkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac48a6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb14b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Frank" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab53ab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;vrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Luciani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab097a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab300f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02062087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;vrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ahn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aacbdd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#252;mont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lutjens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1125/1/012003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01871084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aacf64" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lazzaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgogno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Comisso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8be7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Luciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5f71" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#252;tjens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa6d1f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H Ahn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guirlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/125009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Decker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/045015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Cooper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Halpern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/9/092007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/8/086004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halpern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/5/054002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Meshcheriakov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863498" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meshcheriakov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sabot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1585/pfr.8.2402131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Chapman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Turnbull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tobias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wahlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/401/1/012003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Halpern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buratti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Buttery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/8/083046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C6D17E1D017F0CD1E024EB27942B621DC07D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leblond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/015011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77856FEB6122F7AAA0131724F8360CAF503AC268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDX1H7JX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/4/045004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/340375B61C1396A2743F3644CDD1E0D877DA486B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Guimar&#227;es-Filho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/12/124034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QPFL3WDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.205002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/662C6E21EEC2CDB512793D1213933100F509DBAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huysmans" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/6/065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EECD2215C160BBC6B238468EAD8C37908632FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huysmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033698" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LMHS5QD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schunke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/3/011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/116CC3C114C80713765AFD98B425957730446988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2733677" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001667" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2004.06.040" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GDMC1Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houili" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tuti&#353;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bussac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zuppiroli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(03)00435-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TJWGC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1399056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luciani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/43/12A/326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DBC6DA0FE8EB4DF171967812BBADD6F8F90DD1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Luciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00006-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GX2DXQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondeson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00046-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lutjens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondeson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vlad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/32/9/I10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319002v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(92)90167-W" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vlad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860041" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319135v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paccagnella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/31/10/008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D46F64C7AFF56CBEEBA0A7229BA0BC44D49583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Luciani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z O Guimaraes-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Voitsekhovitch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M An&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R O'Brien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Joffrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Litaudon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Basiuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;coulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Appert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hellsten" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaclavik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Fang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinrich-lutjens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-5564" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Vlad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vannini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Briguglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-025-00199-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heidbrink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad8013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.075101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc5ae" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishchenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Borchardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Briguglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acce68" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorelenkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac48a6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb14b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Frank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab53ab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;vrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Luciani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab097a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab300f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02062087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;vrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ahn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aacbdd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#252;mont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lutjens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1125/1/012003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01871084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aacf64" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lazzaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgogno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Comisso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8be7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Luciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5f71" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#252;tjens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa6d1f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H Ahn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guirlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/125009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Decker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/045015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Cooper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Halpern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/9/092007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/8/086004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halpern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/5/054002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Meshcheriakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863498" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meshcheriakov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sabot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1585/pfr.8.2402131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Chapman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Turnbull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tobias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wahlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/401/1/012003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Halpern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leblond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/015011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77856FEB6122F7AAA0131724F8360CAF503AC268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buratti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Buttery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/8/083046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C6D17E1D017F0CD1E024EB27942B621DC07D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDX1H7JX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/4/045004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/340375B61C1396A2743F3644CDD1E0D877DA486B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Guimar&#227;es-Filho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/12/124034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QPFL3WDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.205002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/662C6E21EEC2CDB512793D1213933100F509DBAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huysmans" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/6/065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EECD2215C160BBC6B238468EAD8C37908632FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huysmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033698" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LMHS5QD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schunke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/3/011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/116CC3C114C80713765AFD98B425957730446988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2733677" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001667" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2004.06.040" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GDMC1Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houili" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tuti&#353;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bussac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zuppiroli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(03)00435-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TJWGC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1399056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luciani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/43/12A/326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DBC6DA0FE8EB4DF171967812BBADD6F8F90DD1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Luciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00006-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GX2DXQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondeson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00046-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lutjens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondeson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vlad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/32/9/I10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319002v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(92)90167-W" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vlad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860041" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319135v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paccagnella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/31/10/008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D46F64C7AFF56CBEEBA0A7229BA0BC44D49583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Luciani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z O Guimaraes-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Voitsekhovitch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M An&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R O'Brien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Joffrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Litaudon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Basiuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;coulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Appert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hellsten" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaclavik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Fang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>