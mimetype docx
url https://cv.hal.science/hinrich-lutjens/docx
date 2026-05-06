--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -294,51 +294,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of fishbone instability through zonal flows driven by energetic particle transport in tokamak plasmas</w:t>
+                <w:t xml:space="preserve">Saturation of Fishbone Instability by Self-Generated Zonal Flows in Tokamak Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
@@ -373,82 +373,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (1), pp.016052. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (7), pp.075101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad8013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.075101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363682v1</w:t>
+                <w:t xml:space="preserve">hal-04462937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A binary filter inspired from the PIC sparse grid technique – Illustration on the XTOR-K code</w:t>
               </w:r>
@@ -545,51 +545,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of Fishbone Instability by Self-Generated Zonal Flows in Tokamak Plasmas</w:t>
+                <w:t xml:space="preserve">Saturation of fishbone instability through zonal flows driven by energetic particle transport in tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
@@ -624,333 +624,333 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (7), pp.075101. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1), pp.016052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.075101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad8013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462937v1</w:t>
+                <w:t xml:space="preserve">hal-05363682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shafranov shift correction to the Furth–Yoshikawa scaling of tokamak adiabatic compression</w:t>
+                <w:t xml:space="preserve">Numerical tools for burning plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hinrich Lütjens</w:t>
+                <w:t xml:space="preserve">A Mishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Sauter</w:t>
+                <w:t xml:space="preserve">A Biancalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Garbet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Borchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Briguglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 65 (5), pp.054004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/acc5ae⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 65 (6), pp.064001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/acce68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248723v1</w:t>
+                <w:t xml:space="preserve">hal-04248721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tools for burning plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shafranov shift correction to the Furth–Yoshikawa scaling of tokamak adiabatic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Borchardt</w:t>
+                <w:t xml:space="preserve">T Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottino</w:t>
+                <w:t xml:space="preserve">O Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Briguglio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 65 (6), pp.064001. </w:t>
+              <w:t xml:space="preserve">, 2023, 65 (5), pp.054004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/acce68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/acc5ae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248721v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and validation of linear gyrokinetic and kinetic-MHD simulations for internal kink instability in DIII-D tokamak</w:t>
               </w:r>
@@ -2089,689 +2089,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02062087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear MHD simulations of sawteeth and their control by current and power depositions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical experiments of island stabilization by RF heating with stiff temperature profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aacbdd⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.095003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aacf64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362192v1</w:t>
+                <w:t xml:space="preserve">cea-01871084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a magnetic island by localized heating in a tokamak with stiff temperature profile</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physics conditions for robust control of tearing modes in a rotating tokamak plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borgogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Comisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5021759⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.014044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8be7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721387v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive linear model for the n = m = 1 fishbone kinetic-MHD instability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Dümont</w:t>
+                <w:t xml:space="preserve">Non-linear MHD simulations of sawteeth and their control by current and power depositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1125/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (9), pp.096008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aacbdd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319164v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experiments of island stabilization by RF heating with stiff temperature profile</w:t>
+                <w:t xml:space="preserve">Stabilization of a magnetic island by localized heating in a tokamak with stiff temperature profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aacf64⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5021759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01871084v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics conditions for robust control of tearing modes in a rotating tokamak plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Brunetti</w:t>
+                <w:t xml:space="preserve">Comprehensive linear model for the n = m = 1 fishbone kinetic-MHD instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Comisso</w:t>
+                <w:t xml:space="preserve">R. Dümont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Fevrier</w:t>
+                <w:t xml:space="preserve">H. Lutjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (1), pp.014044. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1125, pp.012003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8be7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1125/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362205v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to ion–ion Langevin self-collisions in particle-in-cell modules applied to hybrid MHD codes</w:t>
               </w:r>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of heavy impurities in non-linear MHD simulations of sawtoothing tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-H Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended MHD simulations of infernal mode dynamics and coupling to tearing modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,278 +4487,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoclassical viscous stress tensor for non-linear MHD simulations with XTOR-2F</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Flow during Sawtooth Reconnection: Numerical Simulations of Experimental Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mellet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/4/043022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma and Fusion Research / Purazuma Kaku Yugo Gakkaishi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.2402131-2402131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1585/pfr.8.2402131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319152v1</w:t>
+                <w:t xml:space="preserve">hal-03319194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Flow during Sawtooth Reconnection: Numerical Simulations of Experimental Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Nicolas</w:t>
+                <w:t xml:space="preserve">Neoclassical viscous stress tensor for non-linear MHD simulations with XTOR-2F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Sabot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Meshcheriakov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma and Fusion Research / Purazuma Kaku Yugo Gakkaishi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.2402131-2402131. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4), pp.043022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1585/pfr.8.2402131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/4/043022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319194v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature effect on tearing modes in presence of neoclassical friction</w:t>
               </w:r>
@@ -5540,51 +5540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHD properties in the core of ITER-like hybrid scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5772,1145 +5772,1145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation regimes of the internal kink mode in tokamak plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Halpern</w:t>
+                <w:t xml:space="preserve">Modelling of (2,1) NTM dynamics with flow in JET advanced scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Leblond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Buttery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/015011⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (8), pp.083046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/8/083046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319024v1</w:t>
+                <w:t xml:space="preserve">hal-03319198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of (2,1) NTM dynamics with flow in JET advanced scenarios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Buratti</w:t>
+                <w:t xml:space="preserve">Oscillation regimes of the internal kink mode in tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Buttery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (8), pp.083046. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (1), pp.015011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/8/083046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/015011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319198v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTOR-2F: A fully implicit Newton–Krylov solver applied to nonlinear 3D extended MHD in tokamaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of metastable kinetic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Luciani</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.07.013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (20), pp.205002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.205002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318996v1</w:t>
+                <w:t xml:space="preserve">hal-03319149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of (2,1) NTM threshold in JET advanced scenarios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XTOR-2F: A fully implicit Newton–Krylov solver applied to nonlinear 3D extended MHD in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (4), pp.045004. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 229 (21), pp.8130-8143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/50/4/045004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319132v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modification of the stability of fast particle driven modes in tokamaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of (2,1) NTM threshold in JET advanced scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X Garbet</w:t>
+                <w:t xml:space="preserve">R. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Grandgirard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z Guimarães-Filho</w:t>
+                <w:t xml:space="preserve">B. Alper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/52/12/124034⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (4), pp.045004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/50/4/045004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080452v1</w:t>
+                <w:t xml:space="preserve">hal-03319132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of metastable kinetic modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear modification of the stability of fast particle driven modes in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garbet</w:t>
+                <w:t xml:space="preserve">J Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z Guimarães-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (12), pp.124034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/52/12/124034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.205002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319149v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear modeling of core MHD in tokamaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From MHD regime to quiescent non-inductive discharges in Tore Supra: experimental observations and MHD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Huysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 51 (12), pp.124038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/51/12/124038⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 51 (6), pp.065005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/51/6/065005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319158v1</w:t>
+                <w:t xml:space="preserve">hal-03319150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From MHD regime to quiescent non-inductive discharges in Tore Supra: experimental observations and MHD modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear modeling of core MHD in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Maget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 51 (6), pp.065005. </w:t>
+              <w:t xml:space="preserve">, 2009, 51 (12), pp.124038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/51/6/065005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/51/12/124038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319150v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHD limits in non-inductive tokamak plasmas: simulations and comparison to experiments on Tore Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,307 +7097,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHD stability of (2,1) tearing mode: an issue for the preforming phase of Tore Supra non-inductive discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Schunke</w:t>
+                <w:t xml:space="preserve">Nonlinear magnetohydrodynamic simulation of Tore Supra hollow current profile discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/47/3/011⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (5), pp.052509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2733677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319145v1</w:t>
+                <w:t xml:space="preserve">hal-03319026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear magnetohydrodynamic simulation of Tore Supra hollow current profile discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lütjens</w:t>
+                <w:t xml:space="preserve">MHD stability of (2,1) tearing mode: an issue for the preforming phase of Tore Supra non-inductive discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lütjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Huysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schunke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (3), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/47/3/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2733677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319026v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic couplings of neoclassical tearing modes in ITER plasmas</w:t>
               </w:r>
@@ -8018,51 +8018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 43 (12A), pp.A339-A348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8991,51 +8991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impurity transport and its modification by MHD in tokamak plasmas, with application to Tungsten in the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9112,77 +9112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the sawtooth crash in the electron and impurity transport in the Tore Supra and JET tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9237,90 +9237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Analysis of the Destabilization of Modes Driven by Fast Particles in Tore-Supra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z O Guimaraes-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9414,51 +9414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Ané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress on Plasma Physics combined with the 25th EPS Conference on Controlled Fusion and Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Prague, Czech Republic</w:t>
@@ -9903,51 +9903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEA FEC 2020 - The 28th IAEA Fusion Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice (E-conference), France. </w:t>
@@ -9976,51 +9976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impurity transport and its modification by MHD in tokamak plasmas, with application to tungsten in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10372,51 +10372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a binary filter inspired from the PIC sparse grid technique to the XTOR-K code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,51 +10525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10953,51 +10953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B79DB42A"/>
+    <w:nsid w:val="5984EC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11184,51 +11184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinrich-lutjens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-5564" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Vlad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vannini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Briguglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-025-00199-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heidbrink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad8013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.075101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc5ae" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishchenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Borchardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Briguglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acce68" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorelenkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac48a6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb14b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Frank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab53ab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;vrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Luciani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab097a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab300f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02062087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;vrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ahn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aacbdd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#252;mont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lutjens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1125/1/012003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01871084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aacf64" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lazzaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgogno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Comisso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8be7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Luciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5f71" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#252;tjens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa6d1f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H Ahn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guirlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/125009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Decker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/045015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Cooper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Halpern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/9/092007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/8/086004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halpern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/5/054002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Meshcheriakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863498" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meshcheriakov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sabot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1585/pfr.8.2402131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Chapman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Turnbull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tobias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wahlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/401/1/012003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Halpern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leblond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/015011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77856FEB6122F7AAA0131724F8360CAF503AC268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buratti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Buttery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/8/083046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C6D17E1D017F0CD1E024EB27942B621DC07D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDX1H7JX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/4/045004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/340375B61C1396A2743F3644CDD1E0D877DA486B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Guimar&#227;es-Filho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/12/124034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QPFL3WDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.205002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/662C6E21EEC2CDB512793D1213933100F509DBAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huysmans" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/6/065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EECD2215C160BBC6B238468EAD8C37908632FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huysmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033698" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LMHS5QD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schunke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/3/011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/116CC3C114C80713765AFD98B425957730446988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2733677" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001667" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2004.06.040" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GDMC1Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houili" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tuti&#353;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bussac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zuppiroli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(03)00435-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TJWGC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1399056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luciani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/43/12A/326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DBC6DA0FE8EB4DF171967812BBADD6F8F90DD1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Luciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00006-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GX2DXQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondeson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00046-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lutjens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondeson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vlad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/32/9/I10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319002v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(92)90167-W" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vlad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860041" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319135v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paccagnella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/31/10/008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D46F64C7AFF56CBEEBA0A7229BA0BC44D49583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Luciani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z O Guimaraes-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Voitsekhovitch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M An&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R O'Brien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Joffrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Litaudon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Basiuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;coulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Appert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hellsten" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaclavik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Fang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinrich-lutjens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-5564" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Vlad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vannini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Briguglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-025-00199-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heidbrink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.075101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad8013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishchenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Borchardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Briguglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acce68" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc5ae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorelenkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac48a6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb14b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Frank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab53ab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;vrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Luciani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab097a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab300f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02062087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01871084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aacf64" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lazzaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgogno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Comisso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fevrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8be7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;vrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ahn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aacbdd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#252;mont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lutjens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1125/1/012003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Luciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5f71" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#252;tjens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa6d1f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H Ahn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guirlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/125009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Decker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/045015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Cooper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Halpern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/9/092007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/8/086004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halpern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/5/054002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Meshcheriakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863498" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sabot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1585/pfr.8.2402131" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meshcheriakov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Chapman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Turnbull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tobias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wahlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/401/1/012003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Halpern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buratti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Buttery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/8/083046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C6D17E1D017F0CD1E024EB27942B621DC07D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leblond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/015011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77856FEB6122F7AAA0131724F8360CAF503AC268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.205002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDX1H7JX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alper" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/4/045004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/340375B61C1396A2743F3644CDD1E0D877DA486B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Guimar&#227;es-Filho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/12/124034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QPFL3WDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huysmans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/6/065005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EECD2215C160BBC6B238468EAD8C37908632FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/662C6E21EEC2CDB512793D1213933100F509DBAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huysmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033698" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LMHS5QD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319026v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2733677" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schunke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/3/011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/116CC3C114C80713765AFD98B425957730446988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001667" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2004.06.040" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GDMC1Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houili" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tuti&#353;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bussac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zuppiroli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(03)00435-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TJWGC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1399056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luciani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/43/12A/326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DBC6DA0FE8EB4DF171967812BBADD6F8F90DD1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Luciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00006-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GX2DXQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondeson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00046-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lutjens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondeson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vlad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/32/9/I10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319002v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(92)90167-W" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vlad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860041" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319135v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paccagnella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/31/10/008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D46F64C7AFF56CBEEBA0A7229BA0BC44D49583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Luciani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z O Guimaraes-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Voitsekhovitch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M An&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R O'Brien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Joffrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Litaudon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Basiuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;coulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Appert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hellsten" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaclavik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Fang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>