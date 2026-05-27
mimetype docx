--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,10898 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10847 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hinrich Lütjens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hinrich-lutjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8122-5564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4L93bDIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of gyrokinetic and hybrid MHD-kinetic codes through non-linear benchmarking to study reactor relevant burning plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Briguglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-025-00199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of fishbone instability through zonal flows driven by energetic particle transport in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Heidbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1), pp.016052. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad8013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary filter inspired from the PIC sparse grid technique – Illustration on the XTOR-K code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.109151. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2024.109151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of Fishbone Instability by Self-Generated Zonal Flows in Tokamak Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Heidbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (7), pp.075101. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.075101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafranov shift correction to the Furth–Yoshikawa scaling of tokamak adiabatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (5), pp.054004. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acc5ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for burning plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Borchardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Briguglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (6), pp.064001. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acce68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and validation of linear gyrokinetic and kinetic-MHD simulations for internal kink instability in DIII-D tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorelenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (3), pp.036021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac48a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of the fishbone-induced alpha transport on ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimothée Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (12), pp.126019. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abb14b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of the ITER 15 MA scenario against the alpha fishbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.086002. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab9255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural poloidal asymmetry and neoclassical transport of impurities in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.025001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab53ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02177987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of the ITER 15 MA scenario against the alpha fishbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.086002. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab9255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural poloidal asymmetry and neoclassical transport of impurities in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.025001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab53ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Extended magneto-hydro-dynamic model for neoclassical tearing mode computations (2016 Nucl. Fusion 56 086004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (4), pp.049501. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab097a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Simulations of Neoclassical Tearing Mode Control by Externally Driven RF Current and Heating, with application to ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (10), pp.106012. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab300f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02092840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum : Extended Magneto-Hydro-Dynamic model for Neoclassical Tearing Mode computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (4), pp.049501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02062087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear MHD simulations of sawteeth and their control by current and power depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (9), pp.096008. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aacbdd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a magnetic island by localized heating in a tokamak with stiff temperature profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5021759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive linear model for the n = m = 1 fishbone kinetic-MHD instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dümont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lutjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1125, pp.012003. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1125/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experiments of island stabilization by RF heating with stiff temperature profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.095003. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aacf64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01871084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics conditions for robust control of tearing modes in a rotating tokamak plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Comisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014044. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8be7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to ion–ion Langevin self-collisions in particle-in-cell modules applied to hybrid MHD codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.054005. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa5f71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of magnetic islands stabilization strategies from Magneto-Hydro-Dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.044002. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa5861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-boundary simulations with the XTOR-2F code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.064009. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa6d1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid parallelization of the XTOR-2F code for the simulation of two-fluid MHD instabilities in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.90-99. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation of magnetic island saturation controlled by plasma viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/5/055003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles fluid modelling of magnetic island stabilization by ECCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (4), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/4/045015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heavy impurities in non-linear MHD simulations of sawtoothing tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-H Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guirlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/12/125009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neoclassical tearing mode seeding by coupling with infernal modes in low-shear tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/56/9/092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Magneto-Hydro-Dynamic model for Neoclassical Tearing Mode Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (8), pp.086004. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/56/8/086004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended MHD simulations of infernal mode dynamics and coupling to tearing modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (5), pp.054002. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/5/054002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-fluid and neoclassical effect on a Double-Tearing mode in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.062504. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4882259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of the tearing mode with two-fluid and curvature effects in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Meshcheriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.012516. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impurity behavior during sawtooth activity in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature effect on tearing modes in presence of neoclassical friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Meshcheriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.112504. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4829038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Flow during Sawtooth Reconnection: Numerical Simulations of Experimental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma and Fusion Research / Purazuma Kaku Yugo Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.2402131-2402131. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1585/pfr.8.2402131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neoclassical viscous stress tensor for non-linear MHD simulations with XTOR-2F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meshcheriakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.043022. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/4/043022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcated helical core equilibrium states in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.T. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Turnbull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.073021. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear magnetohydrodynamic simulations of density evolution in Tore Supra sawtoothing plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (11), pp.112305. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4766893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear magnetohydrodynamic simulations of density evolution in Tore Supra sawtoothing plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (11), pp.112305. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4766893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of the tearing mode with two-fluid and curvature effects in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Meshcheriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (9), pp.092509. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD properties in the core of ITER-like hybrid scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wahlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 401, pp.012003. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/401/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamagnetic thresholds for sawtooth cycling in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (10), pp.102501. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation regimes of the internal kink mode in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (1), pp.015011. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/53/1/015011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of (2,1) NTM dynamics with flow in JET advanced scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Buttery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (8), pp.083046. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/8/083046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTOR-2F: A fully implicit Newton–Krylov solver applied to nonlinear 3D extended MHD in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (21), pp.8130-8143. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of (2,1) NTM threshold in JET advanced scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.045004. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/4/045004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear modification of the stability of fast particle driven modes in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Guimarães-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (12), pp.124034. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/12/124034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of metastable kinetic modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (20), pp.205002. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.205002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear modeling of core MHD in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.124038. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/51/12/124038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MHD regime to quiescent non-inductive discharges in Tore Supra: experimental observations and MHD modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Huysmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/51/6/065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD limits in non-inductive tokamak plasmas: simulations and comparison to experiments on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huysmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.153-164. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3033698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XTOR code for nonlinear 3D simulations of MHD instabilities in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (14), pp.6944-6966. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD stability of (2,1) tearing mode: an issue for the preforming phase of Tore Supra non-inductive discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Huysmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (3), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/47/3/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear magnetohydrodynamic simulation of Tore Supra hollow current profile discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huysmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (5), pp.052509. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2733677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic couplings of neoclassical tearing modes in ITER plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (11), pp.112501. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2360508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation levels of neoclassical tearing modes in International Thermonuclear Experimental Reactor plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (8), pp.080703. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2001667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal simulations of nonlinear thresholds and saturations of classical and neoclassical tearing instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1-3), pp.286-290. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2004.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLED: Simulation of multilayer organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Houili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tutiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zuppiroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (1), pp.108-122. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-4655(03)00435-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear thresholds of neoclassical tearing modes in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (12), pp.4837-4840. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1521717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature effects on the dynamics of tearing modes in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (10), pp.4267-4270. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1399056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear three-dimensional MHD simulations of tearing modes in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (12A), pp.A339-A348. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/43/12A/326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability thresholds for ballooning modes driven by high β internal kinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (12), pp.4192-4194. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.872610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of basis functions for non-ideal magnetohydrodynamic computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 95 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0010-4655(96)00006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHEASE code for toroidal MHD equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 97 (3), pp.219-260. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0010-4655(96)00046-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal MHD stability of internal kinks in circular and shaped tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lutjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bondeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vlad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32 (9), pp.1625-1636. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/32/9/I10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric MHD equilibrium solver with bicubic Hermite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 69 (2-3), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0010-4655(92)90167-W⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive toroidal stability of internal kink modes in circular and shaped tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids B: Plasma Physics (1989-1993) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4 (7), pp.1889-1900. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.860041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal toroidal stability beta limits and shaping effects for reversed field pinch configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paccagnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 31 (10), pp.1899-1907. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/31/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional transport and poloidal asymmetry distribution of impurities in tokamak plasmas, with application to WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA FEC 2020 - 28th IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice (E-Conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03249460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impurity transport and its modification by MHD in tokamak plasmas, with application to Tungsten in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Physical Society Conference on Plasma Physics (EPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02555120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the sawtooth crash in the electron and impurity transport in the Tore Supra and JET tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Analysis of the Destabilization of Modes Driven by Fast Particles in Tore-Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z O Guimaraes-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY THRESHOLDS OF MODERATE-n BALLOONING MODES DRIVEN BY HIGH β INTERNAL KINKS. EFFECTS OF PLASMA SHAPING AND RESISTIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Plasma Physics &amp; 25th EPS Conference on Controlled Fusion and Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURRENT PROFILE CONTROL AND STEADY STATE REVERSED SHEAR OPERATION IN ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Voitsekhovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Plasma Physics combined with the 25th EPS Conference on Controlled Fusion and Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversed shear experiments in Tore Supra with current ramp-up and lower hybrid current drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 International Congress on Plasma Physics combined with the 25th EPS Conference on Controlled Fusion and Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of wave-coupling in low-frequency plasma heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hellsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaclavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 Internationa Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional vertical f -asymmetry effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA FEC 2020 - The 28th IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice (E-conference), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03249444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impurity transport and its modification by MHD in tokamak plasmas, with application to tungsten in WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 2019 - 46th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02555124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishbone instability and transport of energetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sherwood 2019 - The Sherwood Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sherwood, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02555026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of fishbone instability through zonal flows driven by energetic particle transport in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Heidbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a binary filter inspired from the PIC sparse grid technique to the XTOR-K code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route to realistic modeling of the kinetic-MHD interaction between macroscopic modes and fast particles induced by neutral beam injection in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic effects of collisions, turbulence and sawtooth crashes on impurity transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-H Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10953,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5984EC31"/>
+    <w:nsid w:val="90561075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11184,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinrich-lutjens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-5564" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Vlad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vannini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Briguglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-025-00199-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heidbrink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.075101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad8013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishchenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Borchardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Briguglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acce68" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc5ae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorelenkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac48a6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb14b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Frank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab53ab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;vrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Luciani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab097a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab300f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02062087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01871084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aacf64" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lazzaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgogno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Comisso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fevrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8be7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;vrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ahn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aacbdd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#252;mont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lutjens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1125/1/012003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Luciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5f71" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#252;tjens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa6d1f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H Ahn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guirlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/125009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Decker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/045015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Cooper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Halpern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/9/092007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/8/086004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halpern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/5/054002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Meshcheriakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863498" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sabot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1585/pfr.8.2402131" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meshcheriakov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Chapman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Turnbull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tobias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wahlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/401/1/012003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Halpern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buratti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Buttery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/8/083046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C6D17E1D017F0CD1E024EB27942B621DC07D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leblond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/015011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77856FEB6122F7AAA0131724F8360CAF503AC268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.205002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDX1H7JX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alper" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/4/045004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/340375B61C1396A2743F3644CDD1E0D877DA486B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Guimar&#227;es-Filho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/12/124034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QPFL3WDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huysmans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/6/065005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EECD2215C160BBC6B238468EAD8C37908632FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/662C6E21EEC2CDB512793D1213933100F509DBAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huysmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033698" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LMHS5QD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319026v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2733677" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schunke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/3/011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/116CC3C114C80713765AFD98B425957730446988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001667" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2004.06.040" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GDMC1Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houili" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tuti&#353;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bussac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zuppiroli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(03)00435-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TJWGC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1399056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luciani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/43/12A/326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DBC6DA0FE8EB4DF171967812BBADD6F8F90DD1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Luciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00006-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GX2DXQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondeson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00046-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lutjens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondeson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vlad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/32/9/I10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319002v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(92)90167-W" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vlad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860041" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319135v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paccagnella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/31/10/008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D46F64C7AFF56CBEEBA0A7229BA0BC44D49583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Luciani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z O Guimaraes-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Voitsekhovitch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M An&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R O'Brien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Joffrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Litaudon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Basiuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;coulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Appert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hellsten" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaclavik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Fang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hinrich-lutjens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-5564" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4L93bDIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Vlad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vannini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Briguglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-025-00199-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heidbrink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad8013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.075101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc5ae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Borchardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Briguglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acce68" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorelenkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac48a6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb14b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Frank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agullo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab53ab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;vrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Luciani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab097a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab300f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02062087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luciani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;vrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ahn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aacbdd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021759" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#252;mont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lutjens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1125/1/012003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01871084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aacf64" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lazzaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgogno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Comisso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8be7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Luciani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5f71" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa5861" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#252;tjens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa6d1f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.10.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Decker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/045015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H Ahn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guirlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/125009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Cooper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Halpern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/9/092007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/56/8/086004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halpern" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/5/054002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4882259" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319184v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Meshcheriakov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863498" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861859" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sabot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1585/pfr.8.2402131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meshcheriakov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Chapman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Turnbull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tobias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wahlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/401/1/012003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Halpern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leblond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/53/1/015011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77856FEB6122F7AAA0131724F8360CAF503AC268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buratti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Buttery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/8/083046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6491C6D17E1D017F0CD1E024EB27942B621DC07D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDX1H7JX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/4/045004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/340375B61C1396A2743F3644CDD1E0D877DA486B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Guimar&#227;es-Filho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/12/124034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QPFL3WDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.205002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/662C6E21EEC2CDB512793D1213933100F509DBAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huysmans" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/6/065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EECD2215C160BBC6B238468EAD8C37908632FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huysmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033698" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LMHS5QD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schunke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/3/011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/116CC3C114C80713765AFD98B425957730446988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2733677" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001667" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2004.06.040" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GDMC1Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houili" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tuti&#353;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bussac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zuppiroli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(03)00435-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TJWGC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1521717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1399056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luciani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/43/12A/326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DBC6DA0FE8EB4DF171967812BBADD6F8F90DD1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Luciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00006-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GX2DXQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondeson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(96)00046-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lutjens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondeson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vlad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/32/9/I10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319002v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(92)90167-W" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vlad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.860041" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319135v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paccagnella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/31/10/008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D46F64C7AFF56CBEEBA0A7229BA0BC44D49583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dumont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frank" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Luciani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z O Guimaraes-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319657v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Voitsekhovitch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M An&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R O'Brien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319660v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Joffrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Litaudon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Basiuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;coulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Appert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hellsten" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaclavik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Fang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>