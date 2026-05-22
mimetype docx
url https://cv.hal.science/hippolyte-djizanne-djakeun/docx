--- v0 (2026-03-23)
+++ v1 (2026-05-22)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">185077994</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">HGkeYN0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GNP-7096-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -207,410 +228,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blowout Prediction on a Salt Cavern Selected for a Hydrogen Storage Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Murillo Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Hévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (20), pp.7755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15207755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03854318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rock samples can be representative of in situ condition: A case study of Callovo-Oxfordian claystones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R de La Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Righini-Waz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.613-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blowout in Gas Storage Caverns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (7), pp.1251-1267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2013208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -620,1536 +641,1536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stability of salt caverns under intensive gas storage conditions using LOCAS and DISROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Habbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRM European Rock Mechanics Symposium (EUROCK 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-05312141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the mechanical stability of salt caverns for Underground Hydrogen Storage under cyclic solicitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRM European Rock Mechanics Symposium (EUROCK 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-05312070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regulatory framework of geological storage of Hydrogen in salt caverns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Lahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bannach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference On Hydrogen Safety (ICHS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Québec (CA), Canada. pp.1090-1102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04336300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of post-mining multi-hazard assessment methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Rock Mechanics and Rock Engineering &amp; 72nd Geomechanics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.1073-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04244545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'éruption d'une cavité saline de stockage souterrain d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Hevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Stability of a Salt Cavern used for Hydrogen Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geomechanics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04027218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Identification for a Hydrogen Underground Storage and Production Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GASTECH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04016491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blowout from a hydrogen storage cavern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bérest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Hévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Murillo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRI Spring technical conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rapid City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03776146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthodologie multi-aléas post-miniers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Al-Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUAGE DU SEL GEMME SOUS CHARGEMENT CYCLIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified solution for Gas Flow during a Blow-out in an H2 or air storage cavern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effects of a rapid depressurization in a salt cavern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Attilio Frangi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Hévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMRI Spring Conference, 22-23 April 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lafayette, Louisiana, United States. pp.125-144</w:t>
+              <w:t xml:space="preserve">Rock Characterisation, Modelling and Engineering Design Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Shangaï, China. pp.653-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821511v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a rapid depressurization in a salt cavern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A simplified solution for Gas Flow during a Blow-out in an H2 or air storage cavern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Hévin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Djakeun-Djizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Frangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Characterisation, Modelling and Engineering Design Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Shangaï, China. pp.653-658</w:t>
+              <w:t xml:space="preserve">SMRI Spring Conference, 22-23 April 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lafayette, Louisiana, United States. pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838343v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stability of a salt cavern submitted to high-frequency cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Frangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Behavior of Salt VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, France. pp.381-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Depresurizations: Can they lead to irreversible damage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djakeun-Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Hévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRI Spring Conference, 23-24 april 2012, Regina,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Canada. pp.63-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile effective stresses in hydrocarbon storage caverns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRI Fall 2012 Technical conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bremen, Germany. pp.223-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2159,114 +2180,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité mécanique d'une cavité saline soumise à des variations rapides de pression : Application au stockage souterrain de gaz naturel, d’air comprimé et d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Djizanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Doctorale Polytechnique, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01130986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2334,51 +2355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAAF8CA7"/>
+    <w:nsid w:val="EE780CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2565,51 +2586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hippolyte-djizanne-djakeun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185077994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GNP-7096-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03854318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Djizanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murillo Rueda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H&#233;vin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207755" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djizanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frangi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Habbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Pique" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gouzy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hevin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04027218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03776146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Heib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Djakeun-Djizanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787392v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01130986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hippolyte-djizanne-djakeun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185077994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=HGkeYN0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GNP-7096-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03854318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Djizanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murillo Rueda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H&#233;vin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207755" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djizanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frangi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Habbani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Pique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gouzy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04027218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03776146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Heib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Djakeun-Djizanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787392v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01130986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>