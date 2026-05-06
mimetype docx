--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -977,191 +977,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de problèmes et problèmes de représentation : Quand la sémantique s’en mêle.</w:t>
+                <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CLI 2016</w:t>
+              <w:t xml:space="preserve">38th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449845v1</w:t>
+                <w:t xml:space="preserve">hal-04449843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any</w:t>
+                <w:t xml:space="preserve">Représentations de problèmes et problèmes de représentation : Quand la sémantique s’en mêle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Meeting of the Cognitive Science Society</w:t>
+              <w:t xml:space="preserve">Colloque CLI 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449843v1</w:t>
+                <w:t xml:space="preserve">hal-04449845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
               </w:r>
@@ -1917,234 +1917,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'usage des tablettes numériques dans l'enseignement de la résolution de problème</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conceptions naïves en mathématiques : Obstacles à dépasser ou leviers pédagogiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piaget-Ripsydeve 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Geneva, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’étude du LEAD CNRS « Conceptions naïves : comment ces erreurs d’interprétations peuvent influencer nos apprentissages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119236v1</w:t>
+                <w:t xml:space="preserve">hal-04449876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions naïves en mathématiques : Obstacles à dépasser ou leviers pédagogiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'usage des tablettes numériques dans l'enseignement de la résolution de problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du LEAD CNRS « Conceptions naïves : comment ces erreurs d’interprétations peuvent influencer nos apprentissages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Piaget-Ripsydeve 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Geneva, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449876v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cognitive load affect flexibility in mathematical reasoning ? A study of arithmetic problem solving in children and adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Dagnogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cognitive load influence flexibility? A study of arithmetic reasoning among children and adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Dagnogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,51 +2277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,77 +2402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement à la catégorisation flexible dans la résolution de problèmes de proportionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2491,273 +2491,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Clément</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445423v1</w:t>
+                <w:t xml:space="preserve">hal-04064741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">14e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064741v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Mind, Brain, and Education Society (IMBES) Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe: "Pluralité de contextes, pluralité d'évaluations en éducation: quelles interactions et quels enjeux?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Pointe-à-Pître, Guadeloupe</w:t>
@@ -3066,64 +3066,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? Insights From A Classroom Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden depth of memory: retrieval of autobiographical memories is structurally focused</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,77 +3564,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la flexibilité cognitive pour promouvoir son développement : une approche unifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3836,51 +3836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0736326"/>
+    <w:nsid w:val="E41BF762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4067,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hippolyte-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4151-0715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231646089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Ionescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1463888" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Marcoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Wyss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Naud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calliste Scheibling-S&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calliste Scheibling-Seve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.khama.2021.01.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mary John" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Iacono" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Dagnogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Baudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hippolyte-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4151-0715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231646089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Ionescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1463888" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Marcoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Wyss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Naud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calliste Scheibling-S&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calliste Scheibling-Seve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.khama.2021.01.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mary John" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Iacono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Dagnogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Baudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>