--- v0 (2026-04-08)
+++ v1 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hiroatsu Nohara </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé au LEST-CNRS et Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hiroatsu-nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057576920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment mechanisms of doctoral degree holders in private companies in a society with a developed external labor market : a case study of Silicon Valley in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujimoto Masayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetada Higashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyoron Shakaikagaku (Social Science Review) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.19-47. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14988/0002000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05450425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la Covid-19 et le télétravail au Japon : une analyse au prisme de la ségrégation par genre sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayo Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Japanese firms address the issues of environment, society, and governance: a corporate governance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40844-022-00247-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04007505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on the new regime of doctoral training and knowledge & competence transfer between academia and industry : the cases of USA and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayo Fujimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137, pp.173-196. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14988/00028367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Centres de Contacts gèrent-t-ils leurs employés en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.38.0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation dynamique des dispositifs et des situations de gestion des connaissances au coeur de l’innovation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS9, 33 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la connaissance dans les unités de R&D au sein des réseaux des firmes multinationales : deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.13-41. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.35.0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on a new form of co-production of competence between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Current Business Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.15 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare-state regimes and gender division of housework time in three conurbations: New York, Paris, Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (11/12), pp.956-972. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJSSP-03-2018-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des temps et revenus professionnels sur le partage de l’activité domestique au sein de couples new-yorkais, tokyoïtes et parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055718ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on the French Innovation Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.6-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.34.0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la gouvernance d’entreprise au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyamoto Mitsuharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (23), pp.67-93. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.172.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d’une étude comparative France-Japon sur l’articulation entre les aspirations professionnelles et les contextes sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.10-27. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.33.0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Conditions, Satisfaction of Front-Line Agents and their Intent to quit or stay in French and Japanese Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (4), pp.39. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.094.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'activité des femmes en couple : une comparaison entre la France et le Japon sur la période 1992-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.012.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal production and careers of PhDs in chemistry and biochemistry in France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21568235.2013.772352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Hybrid Organizations—Based on the Combination of Long-term Employment and Performance-related Pay—Operate Effectively in Japan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.217-243. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14441/eier.A2013012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employer Strategies and Wages in New Service Activities: A Comparison of Co-ordinated and Liberal Market Economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji King'S College London Kwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.400-435. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8543.2010.00789.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well-rewarded is inter-firm mobility in the labour market for scientists and engineers? New evidence from the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.459 - 480. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438590903432897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital social des entrepreneurs comme indice de l'émergence de cluster ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128, pp.177-202. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.4082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d'appel en France: mobilisation et mobilité des salariés face à un système hybride de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (9), pp.1531-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionals, Production Systems and Innovation Capacities in The Software Industry: A comparison between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34607/jssiss.60.1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical entrepreneurship in two Japanese and French bioclusters: differences in founder profiles and experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.429-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Institutions and Business Strategies Affect Wages : a Cross-National Study of Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Labor Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.533-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change and the Restructuring of Service Work in the French and German Telecommunications Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Doellgast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (4), pp.373-394. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959680109344367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La novation de l'économie politique au Japon : la victoire de Koizumi à l'automne 2005 marquera-t-elle le tournant d'une social-démocratie souterraine à une social-démocratie citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, Varia, [en ligne], pp.17. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランス医薬品産業の再編：企業合併とアライアンス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Journal of Health Care and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (1), pp.71-89. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4091/iken.17.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education Systems and Industrial Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation / Innovation: The European Journal of Social Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13511610600607809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la recherche publique au Japon : rénovation en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.66-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme japonais en voie de reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.129.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de recherche et développement (R/D) en France et au Japon : changements récents au regard des trajectoires historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (4), pp.765. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.112.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">イギリスとフランスの産学協同システム</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.132-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの製薬産業:制度環境と内的ダイナミックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iryo To Shakai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4091/iken.13.2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essaimages académiques dans le secteur de l'informatique en France : effets institutionnels, effets de territoire ou construction des acteurs locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.235-266. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.032.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociétale des marchés du travail des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (8), pp.1315-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites du mode de développement de l'économie japonaise : examens institutionnels et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, LV (1), pp.133-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Resilience in the Computer and Software Industries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.201 - 220. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662710120072976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va le capitalisme Japonais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, No. 253 (6) (Juin 1999), pp.152-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse sociétale des rapports entre les activités féminine et masculine : Comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (3), pp.531-558. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of R&D Staff in France and Japan : Skill Formation, Career Patterns and Organisational Creation of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keio Studies on Organisational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie des ressources humaines en transition : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, LI (3), pp.7-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(a)symétries et (in)cohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 377, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializatión de los Ingenieros y Construcción de sus Competencias : Comparación Internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Calificaciones y empleo (16), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03402493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salaire, le marché du travail et le système hiérarchique: comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13 (1), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ebisu.1996.1592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité Nationale dans le Mode d'Articulation Entre le Système Éducatif et le Système Productif : Comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle politique salariale pour les cadres japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2468, pp29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des bas salaires au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (1), pp.7-36. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ebisu.1995.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salaires en France et au Japon : Comparaison des Structures de Salaires dans l’Industrie Manufacturière des Deux Pays de 1978 à 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62 (1), pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socialization of Engineers and the Development of Their Skills: A Comparison of France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newsletter from CEREQ, 13, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur, trajectoire et créativité : comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 18 (91), pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances récentes du système japonais de relations industrielles : néo-corporatisme et nouvelle «identité syndicale»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Inagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (1), pp.27-49. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1991.2537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des «cols blancs» diplômés d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (1), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1991.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'évolution de la sous-traitance japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayoshi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (1), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1991.2543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme japonais à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 43, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de la compétence mécatronique dans le secteur machine-outil japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31 (1), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1990.1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける技術者と組合運動</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">賃金と社会保障 (Wage and Social Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 941, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies électroniques et gestion de la main-d'œuvre dans l'industrie japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 34 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.1985.2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles Politiques Salariales des Entreprises Japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 51, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03774797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Qualification et Mobilité Interne Dans l'Entreprise Japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sciences Sociales du Japon Contemporain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.121-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la micro-électronique et changements de l'organisation du travail dans les entreprises japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 26 (4), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1984.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité et unité du marché du travail industriel : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 34 (6), pp.1188-1212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reco.1983.408761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the knowledge dynamics process of a science-based innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ávila Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Sengoku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVII SPIM Conference –Shaping the Frontiers of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPIM, Jun 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes cognitifs, partage des connaissances et situations de gestion : comment limiter la dispersion des unités de R&D au sein des réseaux des FMN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international "Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations; Laboratoire d’économie et de sociologie du travail, Jun 2014, Aix en Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les savoirs pour intégrer les réseaux de co-production de connaissances dans la firme multinationale : le cas CANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle ATLAS/AFMI "L'engagement international à l'écoute du local", IAE Lyon, Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international comparison of labour markets for engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme CNRS-Tokyo university joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gestion des âges et processus de déstabilisation des marchés du travail au Japon : le cas des secteurs de la sidérurgie et de la production d'ordinateurs de 1989 à 2007»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence « Forum de la Régulation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Employment Structure in France and Japan: a comparison of national trajectories 1992-2002 in a societal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Working Party of Labour Market Segmentation "Employer, union and individual strategies in response to changing national labour markets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth employment and pay structure in post-war Japanese industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth Employment in the Global Economy: An International Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for the Study of Labor and Democracy, Hofstra University, Sep 2005, Hempstead, NY 11549, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d'appels téléphoniques, un « secteur » à la recherche de régulations collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes journées de sociologie du travail. " Relations au travail, relations de travail". Rouen 24-25 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-off firms, labour market institutions and entrepreneurial actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE NETWORKS, INNOVATION AND EMPLOYMENT RELATIONSHIPS’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, alice Lam, Jan 2005, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements organisationnels de la R/D des entreprises au regard des relations Science-Industrie : Premiers éléments pour une comparaison entre le secteur de la pharmacie et le secteur de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Science, innovation technologique et société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bregogne, Jan 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02997221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy Between Science/Technology and Local Development: Some Experience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional development experiences in divers societal context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Waseda university (Japon), Sep 2003, Nagaoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’économie sociale au Japon : essai synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« XVème Colloque de l’ADDES "l'économie sociale sous les feux de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le développement des données sur l'économie sociale, Mar 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02929900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the form of existence of innovative actors -national diversity of division of work: comparison France, Germany, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tokyo meeting, Denkirengo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Tokyo, Japan. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat salarié : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Conference on Employees’ Shareholding,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DGXXIII,, May 1998, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration des Entreprises & Construction de la Professionnalité des Ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCO-QUEBECOIS SUR LES PERSPECTIVES DE RECHERCHES INDUSTRIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Jun 1994, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本の技術者とフランスの技術者</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Center for Japanese Studies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Center for Japanese Studies - Kyoto Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日文研フォーラム </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226, pp.1-45, 2010, Nichibunken Forum, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15055/00005640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'innovation et l'entreprise : France-Europe-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 1999, 2-7384-7184-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02963903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets professionnels des employés de centres d'appels : une comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Lamanthe; Stéphanie Moullet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles figures du salariat : entre trajectoires individuelles et contextes sociétaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.17-32, 2016, 979-1032000564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des docteurs et leurs insertions professionnelles : une comparaison des évolutions en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en réforme : les politiques de recherche entre état, marché et professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, p 161-187, 2014, 9782813001559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et Stress perçu dans les centres d'appel: Comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Lerouge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-204, 2014, Le Travail en débats, 9782366300352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxo dos movimentos de emprego na França e no Japão : precarização e estabilização durante o período dos anos 1992-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Guimarães, S. Hirata, K. Sugira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novas Formas do Trabalho e do Desemprego : Brasil, Japão e França numa Perspectiva Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, São Paulo (Bresil) : EDUSP, pp.20-38, 2009, 8531411955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの医薬品産業</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshimori K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">世界の医薬品産業　</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.283-314, 2007, 978-4-13-040230-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランス技術革新制度の進展とベッファ報告の意味―伝統的政策手段への回帰？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Hirao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">the Center for Urban &amp; Regional Policy Institute for Development　of Social Intelligence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">イノヴェーション・クラスター形成に向けた川崎都市政策への提言 (Proposal of Urban Industrial Policy to Kawasaki City in Japan toward Innovation Cluster Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, , pp.111-119, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is the gender wage gap in Japan so large compared with France? : a comparison based on decomposition analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiko Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">György Széll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility in the EU &amp; Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.147-171, 2006, Labour, Education &amp; Society ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-Industry Links and the Labour Markets for Ph.D.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Lorenz and Bengt-ake Lundvall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How European Economies Learn: coordinating competing models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.280-312, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique du salaire : tension entre science normale, jeux d'acteurs et interprétation objectivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Maurice, Philippe Mossé et Robert Tchobanian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Économie Politique du Travail : morale et action dans l'œuvre de François Sellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-122, 2005, travail et activité humaine, 2-915346-23-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du LEST en matière d’interdisciplinarité (économie/sociologie) : Des origines de « l’analyse sociétale » à l’analyse de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renato Di Ruzza; Patrick Gianfaldoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des économistes et les tâches du présent - Analyse du travail et dialogue des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-138, 2003, 2-906769-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female patterns of labour force participation : a comparison between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Maurice, Arndt Sorge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedding Organizations : Societal Analysis of Actors, Organisations and Socio-economic Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johon Benjamins Publishing Company, pp.373-388, 2000, Advances in organization studies ; 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource Management in Japanese Firms Undergoing Transition: A Hierarchical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dirks; Jean-François Huchet; Thierry Ribault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Management in the Low Growth Era. Between External Shocks and Internal Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-262, 1999, 978-3-642-63518-2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-58257-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation des Ingénieurs et Construction de Leurs Compétences : Comparaison Internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Seul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Impact du modèle Japonais sur l’organisation du travail et sur les relations de travail en France et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorofeuilles Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-126, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Syndicat d'Entreprise et le Micro-Corporatisme au Japon: Acteurs, Compromis et Dynamique Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Gazier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emploi, nouvelles donnes (Collection Grands débats) Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 1993, 2717825703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'insertion professionnelle des jeunes : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale pour l'emploi; France. Délégation à l'emploi; France. Commissariat général du Plan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure du marché du travail et politiques d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syros-alternatives, pp.341-356, 1988, 286738313.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial structures, employments trends and the economic crisis : the case of France and Japan in the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Tarling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibility in Labour Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press INC., pp.341-356, 1987, 9780126837407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Doctoral Dissertation to Labor Market in France and Japan: a Comparative Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshie Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.0-24. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15108/dp156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本とフランスの高度人材（博士）の活用と課題</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des conditions d'activité des femmes : une comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://www.cereq.fr/levolution-des-conditions-dactivite-des-femmes-une-comparaison-france-japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">バイオクラスターの日仏比較</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El análisis societal de la innovación: génesis y desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document PIETTE : Metodología de la investigación Nº 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de services, organisation du travail et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, mobilités et régulation de la relation salariale : quelles formes de spécificité et de transversalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse sociétale revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Sorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans les &amp;quot;Grands Magasins&amp;quot; au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, Compétence et Créativité : les ingénieurs et la dynamique industrielle au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Sociétale de l'Innovation : Genèse et Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du Système de Rémuneration et Ses Enjeux socio-économiques dans l'Industrie Japonaise : essai d'Interprétation. Les nouvelles Politiques Salariales des Entreprises Japonaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスのＩＴ産業, 企業及び労働</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Doshisha University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête auprès des téléconseillers en matière de conditions d'emploi et de travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Call Centre Industry Report 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'économie et sociologie du travail (LEST). 2005, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;bonnes pratiques&amp;quot; des centres d'appels en matière de gestion des ressources humaines et d'organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Participation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Nijmegen School of Management; Laboratoire d'économie et sociologie du travail (LEST). 2001, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Construction of Occupational Identity of Technical Workers: Results of Denkiroren (Japanese Electric/Electronic Industry Trade Union) International Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LEST-CNRS, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des pratiques managériales des entreprises japonaises dans le contexte de la « globalisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1999, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02932866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineers organization and innovation: training systems and organization of the technical skill in japanese and french firms in the electronics and chemicals industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'économie et de sociologie du travail; Japan Institute of Labour. 1995, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03738822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur du logiciel : prolongement du modèle industriel ou organisation productive originale : comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott T. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirouki Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirouki Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Imano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1995, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03727701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation : acteurs et organisations, les ingénieurs et la dynamique de l'entreprise, comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail; Japan Institute of Labour. 1991, pp.505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la dynamique industrielle au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEST (UMR 6123). 1987, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hiroatsu Nohara </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé au LEST-CNRS et Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hiroatsu-nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057576920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment mechanisms of doctoral degree holders in private companies in a society with a developed external labor market : a case study of Silicon Valley in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujimoto Masayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetada Higashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyoron Shakaikagaku (Social Science Review) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.19-47. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14988/0002000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05450425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la Covid-19 et le télétravail au Japon : une analyse au prisme de la ségrégation par genre sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayo Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Japanese firms address the issues of environment, society, and governance: a corporate governance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40844-022-00247-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04007505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on the new regime of doctoral training and knowledge & competence transfer between academia and industry : the cases of USA and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayo Fujimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137, pp.173-196. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14988/00028367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Centres de Contacts gèrent-t-ils leurs employés en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.38.0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation dynamique des dispositifs et des situations de gestion des connaissances au coeur de l’innovation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS9, 33 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la connaissance dans les unités de R&D au sein des réseaux des firmes multinationales : deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.13-41. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.35.0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on a new form of co-production of competence between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Current Business Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.15 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare-state regimes and gender division of housework time in three conurbations: New York, Paris, Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (11/12), pp.956-972. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJSSP-03-2018-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on the French Innovation Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.6-24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.34.0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des temps et revenus professionnels sur le partage de l’activité domestique au sein de couples new-yorkais, tokyoïtes et parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055718ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la gouvernance d’entreprise au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyamoto Mitsuharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (23), pp.67-93. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.172.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d’une étude comparative France-Japon sur l’articulation entre les aspirations professionnelles et les contextes sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.10-27. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.33.0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Conditions, Satisfaction of Front-Line Agents and their Intent to quit or stay in French and Japanese Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michio Nitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (4), pp.39. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.094.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal production and careers of PhDs in chemistry and biochemistry in France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21568235.2013.772352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'activité des femmes en couple : une comparaison entre la France et le Japon sur la période 1992-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.012.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Hybrid Organizations—Based on the Combination of Long-term Employment and Performance-related Pay—Operate Effectively in Japan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.217-243. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14441/eier.A2013012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employer Strategies and Wages in New Service Activities: A Comparison of Co-ordinated and Liberal Market Economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji King'S College London Kwon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.400-435. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8543.2010.00789.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well-rewarded is inter-firm mobility in the labour market for scientists and engineers? New evidence from the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.459 - 480. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438590903432897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital social des entrepreneurs comme indice de l'émergence de cluster ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128, pp.177-202. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.4082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d'appel en France: mobilisation et mobilité des salariés face à un système hybride de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (9), pp.1531-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionals, Production Systems and Innovation Capacities in The Software Industry: A comparison between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34607/jssiss.60.1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical entrepreneurship in two Japanese and French bioclusters: differences in founder profiles and experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.429-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Institutions and Business Strategies Affect Wages : a Cross-National Study of Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Labor Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.533-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change and the Restructuring of Service Work in the French and German Telecommunications Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Doellgast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (4), pp.373-394. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959680109344367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La novation de l'économie politique au Japon : la victoire de Koizumi à l'automne 2005 marquera-t-elle le tournant d'une social-démocratie souterraine à une social-démocratie citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, Varia, [en ligne], pp.17. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランス医薬品産業の再編：企業合併とアライアンス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Journal of Health Care and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (1), pp.71-89. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4091/iken.17.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education Systems and Industrial Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation / Innovation: The European Journal of Social Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13511610600607809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la recherche publique au Japon : rénovation en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.66-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme japonais en voie de reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.129.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de recherche et développement (R/D) en France et au Japon : changements récents au regard des trajectoires historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (4), pp.765. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.112.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの製薬産業:制度環境と内的ダイナミックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iryo To Shakai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4091/iken.13.2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">イギリスとフランスの産学協同システム</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.132-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essaimages académiques dans le secteur de l'informatique en France : effets institutionnels, effets de territoire ou construction des acteurs locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.235-266. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.032.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociétale des marchés du travail des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (8), pp.1315-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites du mode de développement de l'économie japonaise : examens institutionnels et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, LV (1), pp.133-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Resilience in the Computer and Software Industries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.201 - 220. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662710120072976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va le capitalisme Japonais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, No. 253 (6) (Juin 1999), pp.152-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse sociétale des rapports entre les activités féminine et masculine : Comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (3), pp.531-558. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of R&D Staff in France and Japan : Skill Formation, Career Patterns and Organisational Creation of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keio Studies on Organisational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie des ressources humaines en transition : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, LI (3), pp.7-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(a)symétries et (in)cohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 377, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializatión de los Ingenieros y Construcción de sus Competencias : Comparación Internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Calificaciones y empleo (16), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03402493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salaire, le marché du travail et le système hiérarchique: comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13 (1), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ebisu.1996.1592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité Nationale dans le Mode d'Articulation Entre le Système Éducatif et le Système Productif : Comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle politique salariale pour les cadres japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2468, pp29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des bas salaires au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (1), pp.7-36. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ebisu.1995.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salaires en France et au Japon : Comparaison des Structures de Salaires dans l’Industrie Manufacturière des Deux Pays de 1978 à 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62 (1), pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socialization of Engineers and the Development of Their Skills: A Comparison of France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newsletter from CEREQ, 13, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur, trajectoire et créativité : comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 18 (91), pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances récentes du système japonais de relations industrielles : néo-corporatisme et nouvelle «identité syndicale»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Inagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (1), pp.27-49. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1991.2537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des «cols blancs» diplômés d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (1), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1991.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'évolution de la sous-traitance japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayoshi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (1), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1991.2543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme japonais à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 43, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de la compétence mécatronique dans le secteur machine-outil japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31 (1), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1990.1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける技術者と組合運動</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">賃金と社会保障 (Wage and Social Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 941, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies électroniques et gestion de la main-d'œuvre dans l'industrie japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 34 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.1985.2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles Politiques Salariales des Entreprises Japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 51, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03774797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Qualification et Mobilité Interne Dans l'Entreprise Japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sciences Sociales du Japon Contemporain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 7, pp.121-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la micro-électronique et changements de l'organisation du travail dans les entreprises japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 26 (4), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sotra.1984.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité et unité du marché du travail industriel : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 34 (6), pp.1188-1212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reco.1983.408761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the knowledge dynamics process of a science-based innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ávila Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Sengoku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVII SPIM Conference –Shaping the Frontiers of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPIM, Jun 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes cognitifs, partage des connaissances et situations de gestion : comment limiter la dispersion des unités de R&D au sein des réseaux des FMN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international "Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations; Laboratoire d’économie et de sociologie du travail, Jun 2014, Aix en Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les savoirs pour intégrer les réseaux de co-production de connaissances dans la firme multinationale : le cas CANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle ATLAS/AFMI "L'engagement international à l'écoute du local", IAE Lyon, Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international comparison of labour markets for engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme CNRS-Tokyo university joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gestion des âges et processus de déstabilisation des marchés du travail au Japon : le cas des secteurs de la sidérurgie et de la production d'ordinateurs de 1989 à 2007»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence « Forum de la Régulation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Employment Structure in France and Japan: a comparison of national trajectories 1992-2002 in a societal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Working Party of Labour Market Segmentation "Employer, union and individual strategies in response to changing national labour markets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth employment and pay structure in post-war Japanese industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth Employment in the Global Economy: An International Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for the Study of Labor and Democracy, Hofstra University, Sep 2005, Hempstead, NY 11549, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d'appels téléphoniques, un « secteur » à la recherche de régulations collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes journées de sociologie du travail. " Relations au travail, relations de travail". Rouen 24-25 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-off firms, labour market institutions and entrepreneurial actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE NETWORKS, INNOVATION AND EMPLOYMENT RELATIONSHIPS’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, alice Lam, Jan 2005, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements organisationnels de la R/D des entreprises au regard des relations Science-Industrie : Premiers éléments pour une comparaison entre le secteur de la pharmacie et le secteur de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Science, innovation technologique et société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bregogne, Jan 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02997221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy Between Science/Technology and Local Development: Some Experience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional development experiences in divers societal context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Waseda university (Japon), Sep 2003, Nagaoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’économie sociale au Japon : essai synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« XVème Colloque de l’ADDES "l'économie sociale sous les feux de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le développement des données sur l'économie sociale, Mar 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02929900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the form of existence of innovative actors -national diversity of division of work: comparison France, Germany, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tokyo meeting, Denkirengo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Tokyo, Japan. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat salarié : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Conference on Employees’ Shareholding,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DGXXIII,, May 1998, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration des Entreprises & Construction de la Professionnalité des Ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCO-QUEBECOIS SUR LES PERSPECTIVES DE RECHERCHES INDUSTRIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Jun 1994, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本の技術者とフランスの技術者</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Center for Japanese Studies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Center for Japanese Studies - Kyoto Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日文研フォーラム </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226, pp.1-45, 2010, Nichibunken Forum, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15055/00005640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'innovation et l'entreprise : France-Europe-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 1999, 2-7384-7184-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02963903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets professionnels des employés de centres d'appels : une comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Lamanthe; Stéphanie Moullet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles figures du salariat : entre trajectoires individuelles et contextes sociétaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.17-32, 2016, 979-1032000564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des docteurs et leurs insertions professionnelles : une comparaison des évolutions en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en réforme : les politiques de recherche entre état, marché et professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, p 161-187, 2014, 9782813001559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et Stress perçu dans les centres d'appel: Comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Lerouge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-204, 2014, Le Travail en débats, 9782366300352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxo dos movimentos de emprego na França e no Japão : precarização e estabilização durante o período dos anos 1992-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Guimarães, S. Hirata, K. Sugira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novas Formas do Trabalho e do Desemprego : Brasil, Japão e França numa Perspectiva Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, São Paulo (Bresil) : EDUSP, pp.20-38, 2009, 8531411955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの医薬品産業</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshimori K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">世界の医薬品産業　</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.283-314, 2007, 978-4-13-040230-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランス技術革新制度の進展とベッファ報告の意味―伝統的政策手段への回帰？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Hirao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">the Center for Urban &amp; Regional Policy Institute for Development　of Social Intelligence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">イノヴェーション・クラスター形成に向けた川崎都市政策への提言 (Proposal of Urban Industrial Policy to Kawasaki City in Japan toward Innovation Cluster Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, , pp.111-119, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is the gender wage gap in Japan so large compared with France? : a comparison based on decomposition analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiko Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">György Széll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility in the EU &amp; Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.147-171, 2006, Labour, Education &amp; Society ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-Industry Links and the Labour Markets for Ph.D.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Lorenz and Bengt-ake Lundvall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How European Economies Learn: coordinating competing models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.280-312, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique du salaire : tension entre science normale, jeux d'acteurs et interprétation objectivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Maurice, Philippe Mossé et Robert Tchobanian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Économie Politique du Travail : morale et action dans l'œuvre de François Sellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-122, 2005, travail et activité humaine, 2-915346-23-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du LEST en matière d’interdisciplinarité (économie/sociologie) : Des origines de « l’analyse sociétale » à l’analyse de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renato Di Ruzza; Patrick Gianfaldoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des économistes et les tâches du présent - Analyse du travail et dialogue des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-138, 2003, 2-906769-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female patterns of labour force participation : a comparison between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Maurice, Arndt Sorge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedding Organizations : Societal Analysis of Actors, Organisations and Socio-economic Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johon Benjamins Publishing Company, pp.373-388, 2000, Advances in organization studies ; 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource Management in Japanese Firms Undergoing Transition: A Hierarchical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dirks; Jean-François Huchet; Thierry Ribault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Management in the Low Growth Era. Between External Shocks and Internal Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-262, 1999, 978-3-642-63518-2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-58257-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation des Ingénieurs et Construction de Leurs Compétences : Comparaison Internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Seul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Impact du modèle Japonais sur l’organisation du travail et sur les relations de travail en France et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorofeuilles Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-126, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Syndicat d'Entreprise et le Micro-Corporatisme au Japon: Acteurs, Compromis et Dynamique Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Gazier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emploi, nouvelles donnes (Collection Grands débats) Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 1993, 2717825703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'insertion professionnelle des jeunes : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale pour l'emploi; France. Délégation à l'emploi; France. Commissariat général du Plan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure du marché du travail et politiques d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syros-alternatives, pp.341-356, 1988, 286738313.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial structures, employments trends and the economic crisis : the case of France and Japan in the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Tarling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibility in Labour Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press INC., pp.341-356, 1987, 9780126837407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Doctoral Dissertation to Labor Market in France and Japan: a Comparative Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshie Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.0-24. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15108/dp156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本とフランスの高度人材（博士）の活用と課題</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des conditions d'activité des femmes : une comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://www.cereq.fr/levolution-des-conditions-dactivite-des-femmes-une-comparaison-france-japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">バイオクラスターの日仏比較</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El análisis societal de la innovación: génesis y desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document PIETTE : Metodología de la investigación Nº 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de services, organisation du travail et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, mobilités et régulation de la relation salariale : quelles formes de spécificité et de transversalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse sociétale revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Sorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans les &amp;quot;Grands Magasins&amp;quot; au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, Compétence et Créativité : les ingénieurs et la dynamique industrielle au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Sociétale de l'Innovation : Genèse et Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du Système de Rémuneration et Ses Enjeux socio-économiques dans l'Industrie Japonaise : essai d'Interprétation. Les nouvelles Politiques Salariales des Entreprises Japonaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスのＩＴ産業, 企業及び労働</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Doshisha University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête auprès des téléconseillers en matière de conditions d'emploi et de travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Call Centre Industry Report 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'économie et sociologie du travail (LEST). 2005, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;bonnes pratiques&amp;quot; des centres d'appels en matière de gestion des ressources humaines et d'organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Participation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Nijmegen School of Management; Laboratoire d'économie et sociologie du travail (LEST). 2001, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Construction of Occupational Identity of Technical Workers: Results of Denkiroren (Japanese Electric/Electronic Industry Trade Union) International Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LEST-CNRS, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des pratiques managériales des entreprises japonaises dans le contexte de la « globalisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1999, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02932866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineers organization and innovation: training systems and organization of the technical skill in japanese and french firms in the electronics and chemicals industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'économie et de sociologie du travail; Japan Institute of Labour. 1995, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03738822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur du logiciel : prolongement du modèle industriel ou organisation productive originale : comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott T. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirouki Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirouki Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Imano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1995, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03727701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation : acteurs et organisations, les ingénieurs et la dynamique de l'entreprise, comparaison France-Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail; Japan Institute of Labour. 1991, pp.505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la dynamique industrielle au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEST (UMR 6123). 1987, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03777474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D1587D0"/>
+    <w:nsid w:val="4D12D7E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hiroatsu-nohara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057576920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujimoto Masayo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetada Higashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14988/0002000730" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayo Fujimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Miyamoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-022-00247-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14988/00028367" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.38.0_27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.35.0_13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-03-2018-0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055718ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.34.0_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyamoto Mitsuharu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.33.0_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Nitta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.094.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2013.772352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14441/eier.A2013012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Batt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji King'S College London Kwon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00789.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Mason" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590903432897" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34607/jssiss.60.1_43" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Doellgast" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959680109344367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RRQGHLRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009793v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4091/iken.17.71" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13511610600607809" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.129.0107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.112.0765" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4091/iken.13.2_1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.032.0235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662710120072976" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322827" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1996.1592" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1995.924" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Inagami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1991.2537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Koike" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1991.2539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Ikeda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1991.2543" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1990.1497" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1985.2162" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Marc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1984.1972" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1983.408761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso &#193;vila Robinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Sengoku" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15055/00005640" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Silvestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=1026&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gestes.net/approche-interdisciplinaire-rps-au-travail-ouvrage/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hirao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080181v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Hori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/41-pour-une-economie-politique-du-travail-morale-et-action-dans-l-oeuvre-de-francois-sellier.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/49-des-economistes-et-les-taches-du-present-analyse-du-travail-et-dialogue-des-savoirs.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-58257-8_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-mundus.eu/recherches-et-publications" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.econbiz.de/Record/le-syndicat-d-entreprise-et-le-micro-corporatisme-au-japon-acteurs-compromis-et-dynamique-temporelle-nohara-hiroatsu/10001286251" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Kobayashi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15108/dp156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maurice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Sorge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931667v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355808v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430100v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738822v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Davis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirouki Fujimura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Imano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769082v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hiroatsu-nohara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057576920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujimoto Masayo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetada Higashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14988/0002000730" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayo Fujimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Miyamoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-022-00247-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14988/00028367" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.38.0_27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.35.0_13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-03-2018-0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.34.0_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055718ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyamoto Mitsuharu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.33.0_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Nitta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.094.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2013.772352" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14441/eier.A2013012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Batt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji King'S College London Kwon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00789.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Mason" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590903432897" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34607/jssiss.60.1_43" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Doellgast" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959680109344367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RRQGHLRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009793v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4091/iken.17.71" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13511610600607809" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.129.0107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.112.0765" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4091/iken.13.2_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.032.0235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662710120072976" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322827" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1996.1592" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1995.924" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Inagami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1991.2537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Koike" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1991.2539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Ikeda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1991.2543" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1990.1497" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1985.2162" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Marc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1984.1972" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1983.408761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso &#193;vila Robinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Sengoku" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15055/00005640" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Silvestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=1026&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gestes.net/approche-interdisciplinaire-rps-au-travail-ouvrage/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hirao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080181v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Hori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/41-pour-une-economie-politique-du-travail-morale-et-action-dans-l-oeuvre-de-francois-sellier.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/49-des-economistes-et-les-taches-du-present-analyse-du-travail-et-dialogue-des-savoirs.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-58257-8_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-mundus.eu/recherches-et-publications" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.econbiz.de/Record/le-syndicat-d-entreprise-et-le-micro-corporatisme-au-japon-acteurs-compromis-et-dynamique-temporelle-nohara-hiroatsu/10001286251" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Kobayashi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15108/dp156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maurice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Sorge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931667v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355808v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430100v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738822v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ishii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Davis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirouki Fujimura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Imano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769082v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>