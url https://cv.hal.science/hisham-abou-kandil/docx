--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1063,338 +1063,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine learning approach for constrained sensor placement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+                <w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yazid Rizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726903v1</w:t>
+                <w:t xml:space="preserve">hal-01726914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parsimonious strategy for field estimation from wall-mounted sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Machine learning approach for constrained sensor placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computation Science &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726891v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
+                <w:t xml:space="preserve">A parsimonious strategy for field estimation from wall-mounted sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computation Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726914v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback control for oscillation damping in cavity flow.</w:t>
               </w:r>
@@ -2303,230 +2303,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution aux équilibres de Nash en boucle ouverte sur un horizon infini</w:t>
+                <w:t xml:space="preserve">Nash Strategy Parameter Dependent Control for Polytopic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luis Dias Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênio Castelan B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Roberto de Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales Modélisation Analyse Commande des Systèmes (JDMACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">3rd IFAC Symposium on System, Structure and Control (SSSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Foz do Iguaçu, Brazil. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201425v1</w:t>
+                <w:t xml:space="preserve">hal-00201421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Strategy Parameter Dependent Control for Polytopic Systems</w:t>
+                <w:t xml:space="preserve">Contribution aux équilibres de Nash en boucle ouverte sur un horizon infini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edson Roberto de Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Symposium on System, Structure and Control (SSSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Foz do Iguaçu, Brazil. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Journées Doctorales Modélisation Analyse Commande des Systèmes (JDMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201421v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for solving coupled algebraic Riccati equations</w:t>
               </w:r>
@@ -2705,260 +2705,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Strategy applied to Active Magnetic Bearing Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active vibration damping of a smart flexible structure using piezoelectric transducers: H_infinity design and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lùcia Driemeyer Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edson Roberto de Pieri</w:t>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16h IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Praha, Czech Republic. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201381v1</w:t>
+                <w:t xml:space="preserve">hal-00527358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration damping of a smart flexible structure using piezoelectric transducers: H_infinity design and experimental results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Tliba</w:t>
+                <w:t xml:space="preserve">Nash Strategy applied to Active Magnetic Bearing Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lùcia Driemeyer Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Roberto de Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.50</w:t>
+              <w:t xml:space="preserve">16h IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Praha, Czech Republic. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527358v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et contrôle actif des vibrations d'une structure intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2996,51 +2996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of the electroelastic interaction between a plate and a piezoelectric patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3072,381 +3072,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de différentes commandes issues de la stratégie de Nash</w:t>
+                <w:t xml:space="preserve">Properties of coupled Riccati equations in Stackelberg games with time preference rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone en Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">2nd IFAC Symposium on System, Structure and Control (SSSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Oaxaca, Mexico. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201376v1</w:t>
+                <w:t xml:space="preserve">hal-00201379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of coupled Riccati equations in Stackelberg games with time preference rate</w:t>
+                <w:t xml:space="preserve">Robustesse de différentes commandes issues de la stratégie de Nash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Symposium on System, Structure and Control (SSSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Oaxaca, Mexico. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone en Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201379v1</w:t>
+                <w:t xml:space="preserve">hal-00201376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement actif des vibrations dans des structures flexibles légères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">H_infinity controller design for active vibration damping using piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Séminaire Tunisien d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Sousse, Tunisie. pp.74-87</w:t>
+              <w:t xml:space="preserve">4th IFAC Symposium on Robust Control Design, ROCOND 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Milano, Italy. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527365v1</w:t>
+                <w:t xml:space="preserve">hal-00527364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H_infinity controller design for active vibration damping using piezoelectric transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Amortissement actif des vibrations dans des structures flexibles légères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Symposium on Robust Control Design, ROCOND 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Milano, Italy. pp.50</w:t>
+              <w:t xml:space="preserve">4ème Séminaire Tunisien d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Sousse, Tunisie. pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527364v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3719,51 +3719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kasper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9219-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano de Sousa Chaves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Travassos Romano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Roberto de Pieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.09.021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086780v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-011-9123-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AF592BC469AB0280CCD9BD21D1BEC235637E3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Oara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.10.035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P. Papavassilopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1513" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan B." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cherfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#249;cia Driemeyer Franco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leleu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kasper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9219-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano de Sousa Chaves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Travassos Romano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Roberto de Pieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.09.021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086780v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-011-9123-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AF592BC469AB0280CCD9BD21D1BEC235637E3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Oara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.10.035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P. Papavassilopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1513" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan B." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cherfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#249;cia Driemeyer Franco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leleu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>