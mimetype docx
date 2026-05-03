--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -787,299 +787,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
+                <w:t xml:space="preserve">Using the activity of naturally occurring radionuclides to identify the contribution of the Al industry to the atmosphere and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Laurent Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+                <w:t xml:space="preserve">Béatrice Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
+                <w:t xml:space="preserve">Xavier Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.105033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03252617v2</w:t>
+                <w:t xml:space="preserve">hal-03408057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the activity of naturally occurring radionuclides to identify the contribution of the Al industry to the atmosphere and plants</w:t>
+                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pourcelot</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
+                <w:t xml:space="preserve">John Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Boulet</w:t>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cagnat</w:t>
+                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, pp.105033. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408057v1</w:t>
+                <w:t xml:space="preserve">cea-03252617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for determining $^{236}$U/$^{238}$U isotope ratios in environmental samples by means of ICP-MS/MS</w:t>
               </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,64 +1761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2479,77 +2479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,277 +3001,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du piégeur passif et du traitement pour la détermination du 14C atmosphérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances et limites du traitement chimique pour la mesure du 90Sr, 55Fe et 63Ni par scintillation liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pineau</w:t>
+                <w:t xml:space="preserve">Anh-Thi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Haloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La Baule, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450652v1</w:t>
+                <w:t xml:space="preserve">hal-05457704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et limites du traitement chimique pour la mesure du 90Sr, 55Fe et 63Ni par scintillation liquide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation du piégeur passif et du traitement pour la détermination du 14C atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+                <w:t xml:space="preserve">Michaël Petitfrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Beurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Dias Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Thi Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Haloche</w:t>
+                <w:t xml:space="preserve">Cyril Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La Baule, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457704v1</w:t>
+                <w:t xml:space="preserve">hal-05450652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity improvement of thin-film techniques by micro-sample analysis.</w:t>
               </w:r>
@@ -3696,51 +3696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27CFC4FE"/>
+    <w:nsid w:val="5606A45D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjaegler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5178-9513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Habibi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baconet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haloche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00079j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00175J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120221" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Angulo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06575-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05550976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mar&#233;chal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tiong Ling Ying" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04060605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez, Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pointurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petitfrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05457704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Correia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thi Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02560842v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjaegler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5178-9513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Habibi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baconet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haloche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00079j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00175J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120221" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Angulo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06575-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05550976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mar&#233;chal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tiong Ling Ying" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04060605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez, Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pointurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05457704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Correia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thi Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petitfrere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02560842v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>