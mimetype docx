--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -787,299 +787,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the activity of naturally occurring radionuclides to identify the contribution of the Al industry to the atmosphere and plants</w:t>
+                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pourcelot</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
+                <w:t xml:space="preserve">John Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Boulet</w:t>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cagnat</w:t>
+                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, pp.105033. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408057v1</w:t>
+                <w:t xml:space="preserve">cea-03252617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
+                <w:t xml:space="preserve">Using the activity of naturally occurring radionuclides to identify the contribution of the Al industry to the atmosphere and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Laurent Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+                <w:t xml:space="preserve">Béatrice Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
+                <w:t xml:space="preserve">Xavier Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.105033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03252617v2</w:t>
+                <w:t xml:space="preserve">hal-03408057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for determining $^{236}$U/$^{238}$U isotope ratios in environmental samples by means of ICP-MS/MS</w:t>
               </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,64 +1761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2479,77 +2479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3696,51 +3696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5606A45D"/>
+    <w:nsid w:val="5F40CE72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjaegler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5178-9513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Habibi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baconet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haloche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00079j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00175J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120221" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Angulo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06575-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05550976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mar&#233;chal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tiong Ling Ying" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04060605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez, Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pointurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05457704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Correia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thi Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petitfrere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02560842v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjaegler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5178-9513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Habibi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baconet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haloche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00079j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00175J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120221" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Angulo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06575-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05550976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mar&#233;chal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tiong Ling Ying" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04060605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez, Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pointurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05457704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Correia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thi Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petitfrere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02560842v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>