--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -180,8677 +180,8835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding complex volcanic hydrosystems using a multi-tracer approach</w:t>
+                <w:t xml:space="preserve">A new approach for groundwater fluxes assessment in alluvial aquifers using active-DTS with a Brillouin-based sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nevers</w:t>
+                <w:t xml:space="preserve">Jordan Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergnaud</w:t>
+                <w:t xml:space="preserve">Maxime Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Yvard</w:t>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 964, pp.178421. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 673, pp.135336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913360v1</w:t>
+                <w:t xml:space="preserve">hal-05582233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and fates of NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3−&amp;lt;/sup&amp;gt; in an alluvial plain wetland - Insights from the Auzon oxbow and the alluvial aquifer of the Allier (Auvergne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Heat Transfer and Recharge Mechanisms in a Karst System Using Fiber Optic Distributed Temperature Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kusnahadi Susanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106270⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878705v1</w:t>
+                <w:t xml:space="preserve">hal-05561162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Biodiversity of Karst Waters: Interest of Four Culture Media and an Improved MALDI-TOF MS Database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding complex volcanic hydrosystems using a multi-tracer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Klaba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Yvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02336-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 964, pp.178421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426796v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrostructural approach for karst environment. Application to the Arcier hydrosystem (eastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sources and fates of NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3−&amp;lt;/sup&amp;gt; in an alluvial plain wetland - Insights from the Auzon oxbow and the alluvial aquifer of the Allier (Auvergne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Choulet</w:t>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Smeraglia</w:t>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105154⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 179, pp.106270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739580v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the knowledge of diatom ecology by coupling geochemistry, radioactivity and taxa inventory in thermo-mineral springs of a volcanic and upland area in south-central France, the Massif Central</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yeast Biodiversity of Karst Waters: Interest of Four Culture Media and an Improved MALDI-TOF MS Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grandhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Prétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2268203⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02336-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294393v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical Appraisal of Groundwater Quality and Its Suitability for Drinking and Irrigation Purposes in the West Central Senegal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale hydrostructural approach for karst environment. Application to the Arcier hydrosystem (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Faye</w:t>
+                <w:t xml:space="preserve">V. Klaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Wohnlich</w:t>
+                <w:t xml:space="preserve">P. Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15091772⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.105154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272290v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitracer approach towards an improved understanding of shallow hard rock aquifers and a more sustainable groundwater management, case of Yaounde, Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater quality constrains and new opportunities for water supply from hard rock aquifers in a fast-expanding city of Sub-Saharan Africa, Yaoundé-Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nlend</w:t>
+                <w:t xml:space="preserve">Enoh Jeanot Fongoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ngo Boum-Nkot</w:t>
+                <w:t xml:space="preserve">Bertil Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ako</w:t>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Ngo Boum-Nkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-023-10783-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.105207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272371v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical characterization of groundwater in a coastal area, central western Senegal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the knowledge of diatom ecology by coupling geochemistry, radioactivity and taxa inventory in thermo-mineral springs of a volcanic and upland area in south-central France, the Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2022.1097396⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2268203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272308v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Polystyrene Microplastic in Soil by Pyrolysis – Gas Chromatography – Mass Spectrometry (pyr-GC-MS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Charles Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Cécile Miège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00032719.2023.2262633⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.119582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253854v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Polystyrene Microplastic in Soil by Pyrolysis – Gas Chromatography – Mass Spectrometry (pyr-GC-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Labbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.3275. </w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2023.2262633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272238v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albaric</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.3275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100453v1</w:t>
+                <w:t xml:space="preserve">hal-04272238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Resources of the Transboundary Quaternary Aquifer of the Lake Chad Basin: Towards a Better Management via Isotope Hydrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fricelle Song</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gustave Nkoue Ndondo</w:t>
+                <w:t xml:space="preserve">J-P Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources12120138⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (3), pp.1807-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739588v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogeochemical Appraisal of Groundwater Quality and Its Suitability for Drinking and Irrigation Purposes in the West Central Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Diédhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyni Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Henriot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miège</w:t>
+                <w:t xml:space="preserve">Stefan Wohnlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15091772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157633v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Groundwater Resources along the Coast of Benin (West Africa) through Geochemistry and Isotope Hydrology; Recommendations for Improved Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multitracer approach towards an improved understanding of shallow hard rock aquifers and a more sustainable groundwater management, case of Yaounde, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fongoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Odeloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertil Nlend</w:t>
+                <w:t xml:space="preserve">B. Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">S. Ngo Boum-Nkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">A. Ako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (14), pp.2154. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (4), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14142154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-10783-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272403v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The input signal to a carbonate aquifer highlights recharge processes and climate evolution under temperate Atlantic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogeochemical characterization of groundwater in a coastal area, central western Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyni Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifei Cao</w:t>
+                <w:t xml:space="preserve">Mathias Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2072222⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2022.1097396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681110v1</w:t>
+                <w:t xml:space="preserve">hal-04272308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groundwater Resources of the Transboundary Quaternary Aquifer of the Lake Chad Basin: Towards a Better Management via Isotope Hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fricelle Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertil Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Ngo Boum-Nkot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Gustave Nkoue Ndondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources12120138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013133v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow urban aquifers under hyper-recharge equatorial conditions and strong anthropogenic constrains. Implications in terms of groundwater resources potential and integrated water resources management strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Garel</w:t>
+                <w:t xml:space="preserve">Insight into Groundwater Resources along the Coast of Benin (West Africa) through Geochemistry and Isotope Hydrology; Recommendations for Improved Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Odeloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ngo Boum-Nkot</w:t>
+                <w:t xml:space="preserve">Bertil Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143887⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14142154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236328v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of processes that control the stable isotope composition of rainwater in the humid tropical West-Central Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Huneau</w:t>
+                <w:t xml:space="preserve">The input signal to a carbonate aquifer highlights recharge processes and climate evolution under temperate Atlantic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124650⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2072222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013500v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow groundwater quality evolution after 20 years of exploitation in the southern Lake Chad: hydrochemistry and stable isotopes survey in the far north of Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bello</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ketchemen-Tandia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Huneau</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524172v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surexploitation et pollution du Continental Terminal dans les grandes villes côtières ouest-africaines : conséquences et enjeux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Shallow urban aquifers under hyper-recharge equatorial conditions and strong anthropogenic constrains. Implications in terms of groundwater resources potential and integrated water resources management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngo Boum-Nkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 757, pp.143887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548897v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hydrodynamic, geochemical and isotopic approaches to evaluate oxbow connection degree to the main stream and to adjunct alluvial aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+                <w:t xml:space="preserve">Identification of processes that control the stable isotope composition of rainwater in the humid tropical West-Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 577, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.123936⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 584, pp.124650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183326v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of urban development on aquifers in large coastal cities of West Africa: Present status and future challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Shallow groundwater quality evolution after 20 years of exploitation in the southern Lake Chad: hydrochemistry and stable isotopes survey in the far north of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ketchemen-Tandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.Y. Fantong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (15), pp.474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-019-8494-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134986v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Porel</w:t>
+                <w:t xml:space="preserve">Surexploitation et pollution du Continental Terminal dans les grandes villes côtières ouest-africaines : conséquences et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertil Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Ngo Boum-Nkot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t>
+              <w:t xml:space="preserve">, 2019, Les grandes perspectives en géosciences au XXIe siècle - Tome III, 202, pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01712552v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of irrigated agriculture on groundwater resources in a temperate humid region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Coupling hydrodynamic, geochemical and isotopic approaches to evaluate oxbow connection degree to the main stream and to adjunct alluvial aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 577, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.123936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01622085v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple recharge processes to heterogeneous Mediterranean coastal aquifers and implications on recharge rates evolution in time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santoni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.068⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134993v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">The impact of urban development on aquifers in large coastal cities of West Africa: Present status and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ketchemen-Tandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">W.Y. Fantong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.352-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances and emerging pollutants in urban rivers in Ukraine: Occurrence, fluxes and loading to transboundary European Union watersheds</w:t>
+                <w:t xml:space="preserve">Impact of irrigated agriculture on groundwater resources in a temperate humid region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Vystavna</w:t>
+                <w:t xml:space="preserve">S. Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Frkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+                <w:t xml:space="preserve">L. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Diadin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 637-638, pp.1358-1362. </w:t>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1302 - 1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957021v1</w:t>
+                <w:t xml:space="preserve">insu-01622085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01712552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des réseaux DREAL Auvergne Rhône-Alpes et AUVERWATCH (AUVERgne WATer Chemistry) dédiés au suivi de la contamination en nitrates et de la qualité des eaux de la nappe alluviale de l’Allier (Auvergne, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Multiple recharge processes to heterogeneous Mediterranean coastal aquifers and implications on recharge rates evolution in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559, pp.669-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548910v1</w:t>
+                <w:t xml:space="preserve">hal-02134993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and ecotoxicological impact of new generation herbicides from the triketone family: An overview to assess the environmental risks</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumas</w:t>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giraudo</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goujon</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Halma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Knhili</w:t>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.11.059⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479524v1</w:t>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater isotopic data as potential proxy for Holocene paleohydroclimatic and paleoecological models in NE Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priority substances and emerging pollutants in urban rivers in Ukraine: Occurrence, fluxes and loading to transboundary European Union watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Vystavna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Zuzana Frkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Hirata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Cary</w:t>
+                <w:t xml:space="preserve">Dmytro Diadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 637-638, pp.1358-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01427249v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Strategy to Study Nanoparticles and Metallic Trace Elements in Surface Waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate and ecotoxicological impact of new generation herbicides from the triketone family: An overview to assess the environmental risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+                <w:t xml:space="preserve">M. Halma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Stoll</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Peyraube</w:t>
+                <w:t xml:space="preserve">E. Knhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 325, pp.136-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.11.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611268v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow dynamics of weathered hard-rock aquifers under climate-change conditions: an illustrative example of numerical modeling through the equivalent porous media approach in the north-western Pyrenees (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+                <w:t xml:space="preserve">Présentation des réseaux DREAL Auvergne Rhône-Alpes et AUVERWATCH (AUVERgne WATer Chemistry) dédiés au suivi de la contamination en nitrates et de la qualité des eaux de la nappe alluviale de l’Allier (Auvergne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolau Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupuy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gmyr Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les observatoires et bases de données en eaux souterraines, 195, pp.89-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136238v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isotopes as tracers of water-rocks interactions, mixing processes and residence time indicator of groundwater within the granite-carbonate coastal aquifer of Bonifacio (Corsica, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groundwater isotopic data as potential proxy for Holocene paleohydroclimatic and paleoecological models in NE Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Santoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">Ricardo Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Augusto Auler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+                <w:t xml:space="preserve">Francisco Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.087⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01355392v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01427249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time, mineralization processes and groundwater origin within a carbonate coastal aquifer with a thick unsaturated zone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holistic Strategy to Study Nanoparticles and Metallic Trace Elements in Surface Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Oriekhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01328624v1</w:t>
+                <w:t xml:space="preserve">hal-01611268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour la reconnaissance des potentialités aquifères des zones côtières sous forte pression anthropique ? Vers une mise en exploitation durable des ressources du plateau carbonaté de Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Groundwater flow dynamics of weathered hard-rock aquifers under climate-change conditions: an illustrative example of numerical modeling through the equivalent porous media approach in the north-western Pyrenees (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.1359-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-016-1408-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01165174v1</w:t>
+                <w:t xml:space="preserve">hal-02136238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminant transfer and hydrodispersive parameters in basaltic lava flows: artificial tracer test and implications for long-term management</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strontium isotopes as tracers of water-rocks interactions, mixing processes and residence time indicator of groundwater within the granite-carbonate coastal aquifer of Bonifacio (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mauri</w:t>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/geo-2015-0037⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 573, pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297776v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01355392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and recharge mechanisms of groundwater in the upper part of the Awaj River (Syria) based on hydrochemistry and environmental isotope techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coustumer</w:t>
+                <w:t xml:space="preserve">Residence time, mineralization processes and groundwater origin within a carbonate coastal aquifer with a thick unsaturated zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-015-1953-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 540, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936723v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01328624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and recharge mechanisms of groundwater in the upper part of the Awaj River (Syria) based on hydrochemistry and environmental isotope techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazeer Asmael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-015-1953-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contaminant transfer and hydrodispersive parameters in basaltic lava flows: artificial tracer test and implications for long-term management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+                <w:t xml:space="preserve">G. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
+              <w:t xml:space="preserve">Open Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/geo-2015-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134328v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemistry to delineate groundwater flow conditions in the Mogher Al Mer area (Damascus Basin, Southwestern Syria)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coustumer</w:t>
+                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13842-13857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-014-3226-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03936728v1</w:t>
+                <w:t xml:space="preserve">insu-01165174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pharmaceuticals in surface water: Reliability of PECs compared to MECs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Hydrochemistry to delineate groundwater flow conditions in the Mogher Al Mer area (Damascus Basin, Southwestern Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazeer Asmael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.3205-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3226-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136358v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemistry to delineate groundwater flow conditions in the Mogher Al Mer area (Damascus Basin, Southwestern Syria)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Isotopic and geochemical identification of main groundwater supply sources to an alluvial aquifer, the Allier River valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-014-3226-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 508, pp.181-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2013.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136474v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and geochemical identification of main groundwater supply sources to an alluvial aquifer, the Allier River valley (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Goldscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Meeks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2013.10.051⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.319-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068229v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the aquifers of the Bangui urban area, Central African Republic, as an alternative drinking water supply resource</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Evaluation of pharmaceuticals in surface water: Reliability of PECs compared to MECs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Schemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Moloto-A-Kenguemba</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.826358⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066869v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water reservoirs, irrigation and sedimentation in Central Asia: a first-cut assessment for Uzbekistan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Contribution of PCO2eq and 13CTDIC Evaluation to the Identification of CO2 Sources in Volcanic Groundwater Systems: Influence of Hydrometeorological Conditions and Lava Flow Morphologies—Application to the Argnat Basin (Chaîne des Puys, Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-012-1802-0⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.147-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-012-9185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00723243v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the input signal to aquifers in the French Basque Country: Emphasis on parameters influencing the chemical and isotopic composition of recharge waters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the aquifers of the Bangui urban area, Central African Republic, as an alternative drinking water supply resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moloto-A-Kenguemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.026⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (8), pp.1760-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.826358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01066635v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of PCO2eq and 13CTDIC Evaluation to the Identification of CO2 Sources in Volcanic Groundwater Systems: Influence of Hydrometeorological Conditions and Lava Flow Morphologies—Application to the Argnat Basin (Chaîne des Puys, Massif Central, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Water reservoirs, irrigation and sedimentation in Central Asia: a first-cut assessment for Uzbekistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-012-9185-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (4), pp.985-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-012-1802-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01144810v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00723243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the input signal to aquifers in the French Basque Country: Emphasis on parameters influencing the chemical and isotopic composition of recharge waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00740789v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals in Rivers of Two Regions with Contrasted Socio-Economic Conditions: Occurrence, Accumulation, and Comparison for Ukraine and France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Groundwater resources of Uzbekistan: an environmental and operational overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusipbek Kazbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-011-1008-1⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13533-011-0062-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00801561v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00683342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater resources of Uzbekistan: an environmental and operational overview</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s13533-011-0062-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (10), pp.2053-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00683342v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00740789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow pattern and residence time of groundwater within the south-eastern Taoudeni sedimentary basin (Burkina Faso, Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Pharmaceuticals in Rivers of Two Regions with Contrasted Socio-Economic Conditions: Occurrence, Accumulation, and Comparison for Ukraine and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Vystavna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Grynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Vergeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.08.043⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223, pp.2111-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-011-1008-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671087v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into palaeorecharge conditions for European deep aquifers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Flow pattern and residence time of groundwater within the south-eastern Taoudeni sedimentary basin (Burkina Faso, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dakoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vitvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-011-0765-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409, pp.423-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671082v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of different groundwater flowpaths within volcanic aquifers using natural tracers for the evaluation of the influence of lava flows morphology (Argnat basin, Chaîne des Puys, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Insights into palaeorecharge conditions for European deep aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Jirakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renac</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Hrkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.021⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.1545-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-011-0765-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530992v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopes to constrain the origin and circulation pattern of groundwater in the north western part of the Bohemian Cretaceous Basin (Czech Republic).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Jirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbynek Hrkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater chemistry at a Mediterranean inland station (Avignon, France): Local contribution versus long-range supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Identification of different groundwater flowpaths within volcanic aquifers using natural tracers for the evaluation of the influence of lava flows morphology (Argnat basin, Chaîne des Puys, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 391, pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453364v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall chemistry: long range transport versus below cloud scavenging. A two-year study at an inland station (Opme, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Twenty years of groundwater evolution in the Triassic sandstone aquifer of Lorraine: Impacts on baseline water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mike Edmunds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10874-009-9120-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.1198-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00418691v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years of groundwater evolution in the Triassic sandstone aquifer of Lorraine: Impacts on baseline water quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Rainfall chemistry: long range transport versus below cloud scavenging. A two-year study at an inland station (Opme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Mike Edmunds</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rangognio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-009-9120-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453278v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00418691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeorecharge conditions of the deep aquifers of the Northern Aquitaine region (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Rainwater chemistry at a Mediterranean inland station (Avignon, France): Local contribution versus long-range supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (1), pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453290v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic variations during precipitation. Application of the Rayleigh model to selected rainfalls in Avignon, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Palaeorecharge conditions of the deep aquifers of the Northern Aquitaine region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Jirakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sol</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Hrkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 368, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378636v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of time tracers (Mg 2+ , TOC, δ 13 C TDIC , NO 3 − ) to understand the role of the unsaturated zone: A case study-Karst aquifers in the Doubs valley, eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Isotopic variations during precipitation. Application of the Rayleigh model to selected rainfalls in Avignon, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Charmoille</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonfiantini Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295162v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic typology of the precipitation in the Western Mediterranean Region at three different time scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Contribution of time tracers (Mg 2+ , TOC, δ 13 C TDIC , NO 3 − ) to understand the role of the unsaturated zone: A case study-Karst aquifers in the Doubs valley, eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charmoille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 28 (7), pp.1215-1218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000GL012407⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 30 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002GL016781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135129v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation isotopique des pluies en Tunisie. Essai de Typologie dans la région de Sfax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isotopic typology of the precipitation in the Western Mediterranean Region at three different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (7), pp.1215-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000GL012407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Signal pluie et traçage par les isotopes stables en Méditerranée occidentale. Exemple de la région avignonnaise (Sud-Est de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331 (10), pp.647-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8860,147 +9018,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring hydro-géophysique des réservoirs d'eau souterraine dans le Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9010,5097 +9168,5097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847651v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934188v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alluvial aquifer modeling with MODFLOW in the case of a well-field facing global change (AUVERWATCH Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Klaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Association of Hydrogeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAH2023, Sep 2023, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Brillouin optical fiber temperature sensor for groundwater flow measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Matic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lory-Anne Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHLERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of groundwater flow by fiber optic temperature measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Matic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Guided Optics &amp; Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de micro-contaminants organiques dans l’atmosphère nuageuse : de la goutte du nuage à la pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dominutti P. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Fédération Recherche Environnement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater-socio dynamic of a coastal system : A paradigm key for the resilience of a lagoon ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater contamination in relation with the increasing urbanization rate in Africa. Case of Cotonou and Porto Novo (Benin).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Groundwater-surface water interaction and related groundwater dependant ecosystems: case study of the Natura 2000 wetlands of the Crau plain (SE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Villesseche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Alassane</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507067v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long term hydrological research site AUVER-WATCH (Allier hydrosystem, France): promoting interdisciplinary research into alluvial aquifers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Impacts of irrigation on groundwater recharge, mixing and quality: sandy aquifer of the Limagne Bourbonnaise (central France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Huneau</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Travi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aquilina L. Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve"> 43rd IAH Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507078v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of irrigation on groundwater recharge, mixing and quality: sandy aquifer of the Limagne Bourbonnaise (central France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Transport and speciation of trace metals in karst aquifer during a flood event.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 43rd IAH Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve"> Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507089v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and speciation of trace metals in karst aquifer during a flood event.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Shallow groundwater from the far north of Cameroon (southern Lake Chad): revisiting a 20 years old survey of hydrochemistry and stable isotopes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ketchemen-Tandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507072v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow groundwater from the far north of Cameroon (southern Lake Chad): revisiting a 20 years old survey of hydrochemistry and stable isotopes.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Groundwater contamination in relation with the increasing urbanization rate in Africa. Case of Cotonou and Porto Novo (Benin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Odeloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507062v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and geochemical characterization of groundwater of the Carnot-Berbérati sandstone formation (Western Central African Republic)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Basse-Keke</w:t>
+                <w:t xml:space="preserve">The long term hydrological research site AUVER-WATCH (Allier hydrosystem, France): promoting interdisciplinary research into alluvial aquifers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507056v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope composition of rainwater as a proxy to delineate recharge processes to Mediterranean coastal aquifers.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isotopic and geochemical characterization of groundwater of the Carnot-Berbérati sandstone formation (Western Central African Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Backo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zoudamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Basse-Keke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507088v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater role on the ecological preservation of the Biguglia lagoon (Corsica, France).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Stable isotope composition of rainwater as a proxy to delineate recharge processes to Mediterranean coastal aquifers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507075v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater-surface water interaction and related groundwater dependant ecosystems: case study of the Natura 2000 wetlands of the Crau plain (SE France).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Groundwater role on the ecological preservation of the Biguglia lagoon (Corsica, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bertrand</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507084v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and hydrodynamical investigations to characterize flow modes in hard rock aquifers. Application to the Ursuya massif (France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New isotopic data on precipitation and River water in the Central African Republic (GNIP and GNIR stations at Bangui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Backo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Basse-Keke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nguerekossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hard-Rock Aquifers: Up-to-date Concepts and Practical Applications, 20th Technical Days of the International Association of Hydrogeologists, French Chapter, IAH, La Roche-sur-Yon, France, June 11-13, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Roche Sur Yon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297790v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical and hydrodynamical investigations to characterize flow modes in hard rock aquifers. Application to the Ursuya massif (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Hard-Rock Aquifers: Up-to-date Concepts and Practical Applications, 20th Technical Days of the International Association of Hydrogeologists, French Chapter, IAH, La Roche-sur-Yon, France, June 11-13, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297782v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new network for isotopes in precipitation of Corsica (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297795v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes in precipitation of Corsica (France) and insight into insular isotopic signature of groundwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A new network for isotopes in precipitation of Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297785v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New isotopic data on precipitation and River water in the Central African Republic (GNIP and GNIR stations at Bangui)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable isotopes in precipitation of Corsica (France) and insight into insular isotopic signature of groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297798v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of environmental isotopes to assess sustainability of intensively exploited aquifer systems (2012-2015). First Results of the Coordinated Research Project CRP F33019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Bouchaou</w:t>
+                <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297802v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297779v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Use of environmental isotopes to assess sustainability of intensively exploited aquifer systems (2012-2015). First Results of the Coordinated Research Project CRP F33019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E M Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297789v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Groundwater residence time (CFCs, SF6) and flow pattern within the coastal aquifer of Bonifacio (Southern Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MinWat 2014, International Multidisciplinary Conference on Mineral Waters Genesis, Exploitation, Protection and Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
+              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945865v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of chemical and isotopic contents to the characterization of groundwater circulation in a thermo-mineral system. A case study in Auvergne, Massif Central (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined approach of chemical, isotopic and microbial tracers to determine the origin of nitrates in an alluvial aquifer, case study of the Allier alluvial system, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohammed Nabaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomini Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
+              <w:t xml:space="preserve">MinWat 2014, International Multidisciplinary Conference on Mineral Waters Genesis, Exploitation, Protection and Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144813v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hydrology, geochemistry and hydrodynamics towards rational management of discontinuous aquifers: application to the Ursuya massif (Basque Country, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomini Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IAHS-EGU International Symposium on Integrated Water Resources Management IAHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144823v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater residence time (CFCs, SF6) and flow pattern within the coastal aquifer of Bonifacio (Southern Corsica, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Coupling hydrology, geochemistry and hydrodynamics towards rational management of discontinuous aquifers: application to the Ursuya massif (Basque Country, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">6th IAHS-EGU International Symposium on Integrated Water Resources Management IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144821v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic characterization of the Precambrian carbonate aquifers under the city of Bangui (Central African Republic).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803040v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Isotopic characterization of the Precambrian carbonate aquifers under the city of Bangui (Central African Republic).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803039v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of groundwater resources from stable isotope data in major African cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ito Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals evaluation in surface water and groundwater: PEC (Predicted Environmental Concentration) vs concentrations measured. Case study of the Allier River and its connected alluvial aquifer (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of geochemical and hydrodynamic tools for the numerical modelling of a fractured aquifer. Case study of Ursuya massif (Southwestern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evaluation of pesticides and pharmaceuticals in the alluvial aquifer of the Allier River (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Clauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDAT 2012 Groundwater dating meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into groundwater flow within a crystalline aquifer. Case study of the Ursuya Mount, Northern Basque Country (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuy Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IAEA Symposium on Isotopes in Hydrology, Marine Ecosystems, and Climate Change Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydrogéologique du massif cristallin de l’Ursuya (France, Pays-Basque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuy Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14110,789 +14268,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Barre-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and hydro-geophysical monitoring in the Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03064923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOHAL : système d'observation d'une annexe hydraulique de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du CPER Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Clermont Ferrand, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14960,51 +15118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B4976AA"/>
+    <w:nsid w:val="99DA7DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15191,51 +15349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjeanton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-4539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163585644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yvard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandhay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pr&#233;tot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02336-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smeraglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2268203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Celle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wohnlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fongoh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ako" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10783-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Diedhiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.1097396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2023.2262633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fricelle Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nkoue Ndondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120138" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Odeloui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ketchemen-Tandia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8494-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Fantong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.156" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Frkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Diadin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.095" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Nathalie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmyr Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goujon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knhili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stoll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oriekhova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Villanueva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.087" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPVC4BT4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936723v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeer Asmael" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coustumer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-1953-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3226-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801561v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Grynenko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1008-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HQRR281-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dakoure" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitvar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.043" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJSC1RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Jirakova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0765-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74BWXMTJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378630v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.05.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWXP2MRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mike Edmunds" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.03.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453290v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL8Z08MW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonfiantini Roberto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016781" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135129v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012407" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01469-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8XQB3K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274181v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261132v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Matic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032300v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominutti P. Borbon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Devidal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507078v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Montety" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aquilina L. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507072v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denimal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507062v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohammad" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouepe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507056v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoudamba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basse-Keke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507088v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507084v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297798v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Backo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Basse-Keke" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nguerekossi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297802v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahmad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Bocanegra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouchaou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803040v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ito" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144829v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Mari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803020v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Clauzet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjeanton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-4539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163585644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yvard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandhay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pr&#233;tot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02336-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smeraglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoh Jeanot Fongoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2268203" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2023.2262633" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Celle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wohnlich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091772" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fongoh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ako" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10783-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Diedhiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.1097396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fricelle Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nkoue Ndondo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120138" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Odeloui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142154" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143887" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ketchemen-Tandia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8494-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Fantong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.156" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJ0ST5C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Frkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Diadin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.095" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goujon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knhili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GXJL0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmyr Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stoll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oriekhova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Villanueva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPVC4BT4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297775v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeer Asmael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-1953-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3226-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Grynenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1008-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HQRR281-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671087v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dakoure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitvar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJSC1RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671082v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Jirakova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0765-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74BWXMTJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.05.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWXP2MRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mike Edmunds" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.03.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453290v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL8Z08MW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonfiantini Roberto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295162v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016781" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012407" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135118v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01469-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8XQB3K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274181v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261132v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Matic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032300v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172263v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominutti P. Borbon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Devidal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507084v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507089v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Montety" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aquilina L. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denimal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507062v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohammad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouepe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507078v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507056v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoudamba" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basse-Keke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Backo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Basse-Keke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nguerekossi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297802v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahmad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Bocanegra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouchaou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144816v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verney" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803040v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ito" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144829v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Mari" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803020v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Clauzet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>