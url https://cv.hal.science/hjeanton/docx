--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">163585644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=RwArxFcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,8809 +227,8845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for groundwater fluxes assessment in alluvial aquifers using active-DTS with a Brillouin-based sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 673, pp.135336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Heat Transfer and Recharge Mechanisms in a Karst System Using Fiber Optic Distributed Temperature Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kusnahadi Susanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2026, 64 (3), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gwat.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding complex volcanic hydrosystems using a multi-tracer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Yvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 964, pp.178421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and fates of NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3−&amp;lt;/sup&amp;gt; in an alluvial plain wetland - Insights from the Auzon oxbow and the alluvial aquifer of the Allier (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 179, pp.106270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Biodiversity of Karst Waters: Interest of Four Culture Media and an Improved MALDI-TOF MS Database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater quality constrains and new opportunities for water supply from hard rock aquifers in a fast-expanding city of Sub-Saharan Africa, Yaoundé-Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Prétot</w:t>
+                <w:t xml:space="preserve">Enoh Jeanot Fongoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Klaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">Bertil Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Ngo Boum-Nkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02336-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.105207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426796v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrostructural approach for karst environment. Application to the Arcier hydrosystem (eastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvement of the knowledge of diatom ecology by coupling geochemistry, radioactivity and taxa inventory in thermo-mineral springs of a volcanic and upland area in south-central France, the Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Trap</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Smeraglia</w:t>
+                <w:t xml:space="preserve">Carlos Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105154⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2268203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739580v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater quality constrains and new opportunities for water supply from hard rock aquifers in a fast-expanding city of Sub-Saharan Africa, Yaoundé-Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale hydrostructural approach for karst environment. Application to the Arcier hydrosystem (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Klaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoh Jeanot Fongoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">P. Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertil Nlend</w:t>
+                <w:t xml:space="preserve">F. Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Ngo Boum-Nkot</w:t>
+                <w:t xml:space="preserve">L. Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.105154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739585v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the knowledge of diatom ecology by coupling geochemistry, radioactivity and taxa inventory in thermo-mineral springs of a volcanic and upland area in south-central France, the Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yeast Biodiversity of Karst Waters: Interest of Four Culture Media and an Improved MALDI-TOF MS Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grandhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emma Prétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2268203⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02336-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294393v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miège</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 230, pp.119582. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.3275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157633v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Polystyrene Microplastic in Soil by Pyrolysis – Gas Chromatography – Mass Spectrometry (pyr-GC-MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
+                <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+                <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">J-P Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00032719.2023.2262633⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (3), pp.1807-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253854v1</w:t>
+                <w:t xml:space="preserve">hal-04100453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">Determination of Polystyrene Microplastic in Soil by Pyrolysis – Gas Chromatography – Mass Spectrometry (pyr-GC-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2023.2262633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272238v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeochemical characterization of groundwater in a coastal area, central western Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hibert</w:t>
+                <w:t xml:space="preserve">Seyni Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Malet</w:t>
+                <w:t xml:space="preserve">Mathias Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2022.1097396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100453v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical Appraisal of Groundwater Quality and Its Suitability for Drinking and Irrigation Purposes in the West Central Senegal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multitracer approach towards an improved understanding of shallow hard rock aquifers and a more sustainable groundwater management, case of Yaounde, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Faye</w:t>
+                <w:t xml:space="preserve">E. Fongoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Wohnlich</w:t>
+                <w:t xml:space="preserve">H. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngo Boum-Nkot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15091772⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (4), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-10783-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272290v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitracer approach towards an improved understanding of shallow hard rock aquifers and a more sustainable groundwater management, case of Yaounde, Cameroon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeochemical Appraisal of Groundwater Quality and Its Suitability for Drinking and Irrigation Purposes in the West Central Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ngo Boum-Nkot</w:t>
+                <w:t xml:space="preserve">Mathias Diédhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyni Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ako</w:t>
+                <w:t xml:space="preserve">Stefan Wohnlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (4), pp.106. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-023-10783-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w15091772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272371v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical characterization of groundwater in a coastal area, central western Senegal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater Resources of the Transboundary Quaternary Aquifer of the Lake Chad Basin: Towards a Better Management via Isotope Hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Diedhiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serigne Faye</w:t>
+                <w:t xml:space="preserve">Fricelle Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertil Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Ngo Boum-Nkot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
+                <w:t xml:space="preserve">Gustave Nkoue Ndondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frwa.2022.1097396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/resources12120138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272308v1</w:t>
+                <w:t xml:space="preserve">hal-04739588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Resources of the Transboundary Quaternary Aquifer of the Lake Chad Basin: Towards a Better Management via Isotope Hydrology</w:t>
+                <w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fricelle Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Charles Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Nkoue Ndondo</w:t>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources12120138⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.119582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739588v1</w:t>
+                <w:t xml:space="preserve">hal-04157633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Groundwater Resources along the Coast of Benin (West Africa) through Geochemistry and Isotope Hydrology; Recommendations for Improved Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272403v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The input signal to a carbonate aquifer highlights recharge processes and climate evolution under temperate Atlantic conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Insight into Groundwater Resources along the Coast of Benin (West Africa) through Geochemistry and Isotope Hydrology; Recommendations for Improved Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Odeloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertil Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2072222⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14142154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681110v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The input signal to a carbonate aquifer highlights recharge processes and climate evolution under temperate Atlantic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2072222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013133v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow urban aquifers under hyper-recharge equatorial conditions and strong anthropogenic constrains. Implications in terms of groundwater resources potential and integrated water resources management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ngo Boum-Nkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 757, pp.143887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of processes that control the stable isotope composition of rainwater in the humid tropical West-Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 584, pp.124650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow groundwater quality evolution after 20 years of exploitation in the southern Lake Chad: hydrochemistry and stable isotopes survey in the far north of Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ketchemen-Tandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (15), pp.474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12665-019-8494-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surexploitation et pollution du Continental Terminal dans les grandes villes côtières ouest-africaines : conséquences et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Ngo Boum-Nkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les grandes perspectives en géosciences au XXIe siècle - Tome III, 202, pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hydrodynamic, geochemical and isotopic approaches to evaluate oxbow connection degree to the main stream and to adjunct alluvial aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 577, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.123936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">The impact of urban development on aquifers in large coastal cities of West Africa: Present status and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ketchemen-Tandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">W.Y. Fantong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.352-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of urban development on aquifers in large coastal cities of West Africa: Present status and future challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Impact of irrigated agriculture on groundwater resources in a temperate humid region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.Y. Fantong</w:t>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, pp.352-363. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1302 - 1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134986v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01622085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of irrigated agriculture on groundwater resources in a temperate humid region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Huneau</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01622085v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01712552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple recharge processes to heterogeneous Mediterranean coastal aquifers and implications on recharge rates evolution in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559, pp.669-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01712552v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple recharge processes to heterogeneous Mediterranean coastal aquifers and implications on recharge rates evolution in time</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santoni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.068⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134993v1</w:t>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Priority substances and emerging pollutants in urban rivers in Ukraine: Occurrence, fluxes and loading to transboundary European Union watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Yuliya Vystavna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Frkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Diadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 637-638, pp.1358-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances and emerging pollutants in urban rivers in Ukraine: Occurrence, fluxes and loading to transboundary European Union watersheds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.095⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957021v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and ecotoxicological impact of new generation herbicides from the triketone family: An overview to assess the environmental risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Halma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Knhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 325, pp.136-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des réseaux DREAL Auvergne Rhône-Alpes et AUVERWATCH (AUVERgne WATer Chemistry) dédiés au suivi de la contamination en nitrates et de la qualité des eaux de la nappe alluviale de l’Allier (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolau Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gmyr Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les observatoires et bases de données en eaux souterraines, 195, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater isotopic data as potential proxy for Holocene paleohydroclimatic and paleoecological models in NE Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Auler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 469, pp.92-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01427249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic Strategy to Study Nanoparticles and Metallic Trace Elements in Surface Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Oriekhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jd Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour la reconnaissance des potentialités aquifères des zones côtières sous forte pression anthropique ? Vers une mise en exploitation durable des ressources du plateau carbonaté de Bonifacio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater flow dynamics of weathered hard-rock aquifers under climate-change conditions: an illustrative example of numerical modeling through the equivalent porous media approach in the north-western Pyrenees (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.1359-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-016-1408-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945760v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow dynamics of weathered hard-rock aquifers under climate-change conditions: an illustrative example of numerical modeling through the equivalent porous media approach in the north-western Pyrenees (France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strontium isotopes as tracers of water-rocks interactions, mixing processes and residence time indicator of groundwater within the granite-carbonate coastal aquifer of Bonifacio (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-016-1408-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 573, pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136238v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01355392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isotopes as tracers of water-rocks interactions, mixing processes and residence time indicator of groundwater within the granite-carbonate coastal aquifer of Bonifacio (Corsica, France)</w:t>
+                <w:t xml:space="preserve">Residence time, mineralization processes and groundwater origin within a carbonate coastal aquifer with a thick unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 540, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01355392v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01328624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time, mineralization processes and groundwater origin within a carbonate coastal aquifer with a thick unsaturated zone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Quels outils pour la reconnaissance des potentialités aquifères des zones côtières sous forte pression anthropique ? Vers une mise en exploitation durable des ressources du plateau carbonaté de Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01328624v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and recharge mechanisms of groundwater in the upper part of the Awaj River (Syria) based on hydrochemistry and environmental isotope techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazeer Asmael</w:t>
+                <w:t xml:space="preserve">Contaminant transfer and hydrodispersive parameters in basaltic lava flows: artificial tracer test and implications for long-term management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-015-1953-x⟩</w:t>
+              <w:t xml:space="preserve">Open Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/geo-2015-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297775v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminant transfer and hydrodispersive parameters in basaltic lava flows: artificial tracer test and implications for long-term management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Mauri</w:t>
+                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/geo-2015-0037⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13842-13857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297776v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01165174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Origin and recharge mechanisms of groundwater in the upper part of the Awaj River (Syria) based on hydrochemistry and environmental isotope techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazeer Asmael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-015-1953-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01165174v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemistry to delineate groundwater flow conditions in the Mogher Al Mer area (Damascus Basin, Southwestern Syria)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Goldscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Meeks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-014-3226-5⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.319-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136474v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and geochemical identification of main groundwater supply sources to an alluvial aquifer, the Allier River valley (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Evaluation of pharmaceuticals in surface water: Reliability of PECs compared to MECs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Schemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2013.10.051⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068229v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+                <w:t xml:space="preserve">Hydrochemistry to delineate groundwater flow conditions in the Mogher Al Mer area (Damascus Basin, Southwestern Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazeer Asmael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.3205-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3226-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134328v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pharmaceuticals in surface water: Reliability of PECs compared to MECs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Isotopic and geochemical identification of main groundwater supply sources to an alluvial aquifer, the Allier River valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 508, pp.181-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2013.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136358v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of PCO2eq and 13CTDIC Evaluation to the Identification of CO2 Sources in Volcanic Groundwater Systems: Influence of Hydrometeorological Conditions and Lava Flow Morphologies—Application to the Argnat Basin (Chaîne des Puys, Massif Central, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Water reservoirs, irrigation and sedimentation in Central Asia: a first-cut assessment for Uzbekistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-012-9185-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (4), pp.985-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-012-1802-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01144810v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00723243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the aquifers of the Bangui urban area, Central African Republic, as an alternative drinking water supply resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moloto-A-Kenguemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (8), pp.1760-1778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2013.826358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water reservoirs, irrigation and sedimentation in Central Asia: a first-cut assessment for Uzbekistan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the input signal to aquifers in the French Basque Country: Emphasis on parameters influencing the chemical and isotopic composition of recharge waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-012-1802-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00723243v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the input signal to aquifers in the French Basque Country: Emphasis on parameters influencing the chemical and isotopic composition of recharge waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Contribution of PCO2eq and 13CTDIC Evaluation to the Identification of CO2 Sources in Volcanic Groundwater Systems: Influence of Hydrometeorological Conditions and Lava Flow Morphologies—Application to the Argnat Basin (Chaîne des Puys, Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.026⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.147-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-012-9185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066635v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater resources of Uzbekistan: an environmental and operational overview</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s13533-011-0062-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (10), pp.2053-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00683342v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00740789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+                <w:t xml:space="preserve">Pharmaceuticals in Rivers of Two Regions with Contrasted Socio-Economic Conditions: Occurrence, Accumulation, and Comparison for Ukraine and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Vystavna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Grynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Vergeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.06.009⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223, pp.2111-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-011-1008-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00740789v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals in Rivers of Two Regions with Contrasted Socio-Economic Conditions: Occurrence, Accumulation, and Comparison for Ukraine and France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Groundwater resources of Uzbekistan: an environmental and operational overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusipbek Kazbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-011-1008-1⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13533-011-0062-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00801561v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00683342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow pattern and residence time of groundwater within the south-eastern Taoudeni sedimentary basin (Burkina Faso, Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dakoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vitvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409, pp.423-439. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.08.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into palaeorecharge conditions for European deep aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Jirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbynek Hrkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19, pp.1545-1562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-011-0765-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopes to constrain the origin and circulation pattern of groundwater in the north western part of the Bohemian Cretaceous Basin (Czech Republic).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Identification of different groundwater flowpaths within volcanic aquifers using natural tracers for the evaluation of the influence of lava flows morphology (Argnat basin, Chaîne des Puys, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 391, pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378630v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of different groundwater flowpaths within volcanic aquifers using natural tracers for the evaluation of the influence of lava flows morphology (Argnat basin, Chaîne des Puys, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Carbon isotopes to constrain the origin and circulation pattern of groundwater in the north western part of the Bohemian Cretaceous Basin (Czech Republic).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Jirakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Hrkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renac</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530992v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of groundwater evolution in the Triassic sandstone aquifer of Lorraine: Impacts on baseline water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mike Edmunds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (7), pp.1198-1213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall chemistry: long range transport versus below cloud scavenging. A two-year study at an inland station (Opme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rangognio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (3), pp.253-271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-009-9120-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00418691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainwater chemistry at a Mediterranean inland station (Avignon, France): Local contribution versus long-range supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (1), pp.118-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeorecharge conditions of the deep aquifers of the Northern Aquitaine region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Jirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbynek Hrkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 368, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic variations during precipitation. Application of the Rayleigh model to selected rainfalls in Avignon, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonfiantini Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of time tracers (Mg 2+ , TOC, δ 13 C TDIC , NO 3 − ) to understand the role of the unsaturated zone: A case study-Karst aquifers in the Doubs valley, eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charmoille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002GL016781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation isotopique des pluies en Tunisie. Essai de Typologie dans la région de Sfax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic typology of the precipitation in the Western Mediterranean Region at three different time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28 (7), pp.1215-1218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000GL012407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal pluie et traçage par les isotopes stables en Méditerranée occidentale. Exemple de la région avignonnaise (Sud-Est de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331 (10), pp.647-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9018,147 +9075,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring hydro-géophysique des réservoirs d'eau souterraine dans le Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Albaric</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9168,5097 +9225,5097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934188v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847651v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alluvial aquifer modeling with MODFLOW in the case of a well-field facing global change (AUVERWATCH Project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed Brillouin optical fiber temperature sensor for groundwater flow measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Labbe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Association of Hydrogeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH2023, Sep 2023, Cap Town, South Africa</w:t>
+              <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274181v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Brillouin optical fiber temperature sensor for groundwater flow measurement</w:t>
+                <w:t xml:space="preserve">Alluvial aquifer modeling with MODFLOW in the case of a well-field facing global change (AUVERWATCH Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Romanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Matic</w:t>
+                <w:t xml:space="preserve">Jordan Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Zerbib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordan Labbe</w:t>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">The International Association of Hydrogeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH2023, Sep 2023, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261132v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+                <w:t xml:space="preserve">Characterization of groundwater flow by fiber optic temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+                <w:t xml:space="preserve">Alexandre Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHLERA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Guided Optics &amp; Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03872622v1</w:t>
+                <w:t xml:space="preserve">hal-04032300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of groundwater flow by fiber optic temperature measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Zerbib</w:t>
+                <w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Guided Optics &amp; Sensor Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICHLERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032300v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de micro-contaminants organiques dans l’atmosphère nuageuse : de la goutte du nuage à la pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dominutti P. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Fédération Recherche Environnement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater-socio dynamic of a coastal system : A paradigm key for the resilience of a lagoon ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater-surface water interaction and related groundwater dependant ecosystems: case study of the Natura 2000 wetlands of the Crau plain (SE France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bertrand</w:t>
+                <w:t xml:space="preserve">Isotopic and geochemical characterization of groundwater of the Carnot-Berbérati sandstone formation (Western Central African Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Backo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zoudamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Basse-Keke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507084v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of irrigation on groundwater recharge, mixing and quality: sandy aquifer of the Limagne Bourbonnaise (central France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Shallow groundwater from the far north of Cameroon (southern Lake Chad): revisiting a 20 years old survey of hydrochemistry and stable isotopes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ketchemen-Tandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Aquilina L. Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 43rd IAH Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507089v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and speciation of trace metals in karst aquifer during a flood event.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Impacts of irrigation on groundwater recharge, mixing and quality: sandy aquifer of the Limagne Bourbonnaise (central France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Travi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aquilina L. Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve"> 43rd IAH Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507072v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow groundwater from the far north of Cameroon (southern Lake Chad): revisiting a 20 years old survey of hydrochemistry and stable isotopes.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Transport and speciation of trace metals in karst aquifer during a flood event.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve"> Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507062v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater contamination in relation with the increasing urbanization rate in Africa. Case of Cotonou and Porto Novo (Benin).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">The long term hydrological research site AUVER-WATCH (Allier hydrosystem, France): promoting interdisciplinary research into alluvial aquifers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507067v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long term hydrological research site AUVER-WATCH (Allier hydrosystem, France): promoting interdisciplinary research into alluvial aquifers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Groundwater contamination in relation with the increasing urbanization rate in Africa. Case of Cotonou and Porto Novo (Benin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Odeloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507078v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and geochemical characterization of groundwater of the Carnot-Berbérati sandstone formation (Western Central African Republic)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable isotope composition of rainwater as a proxy to delineate recharge processes to Mediterranean coastal aquifers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507056v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope composition of rainwater as a proxy to delineate recharge processes to Mediterranean coastal aquifers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Garel</w:t>
+                <w:t xml:space="preserve">Groundwater role on the ecological preservation of the Biguglia lagoon (Corsica, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507088v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater role on the ecological preservation of the Biguglia lagoon (Corsica, France).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Groundwater-surface water interaction and related groundwater dependant ecosystems: case study of the Natura 2000 wetlands of the Crau plain (SE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Villesseche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507075v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New isotopic data on precipitation and River water in the Central African Republic (GNIP and GNIR stations at Bangui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Backo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Basse-Keke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Nguerekossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and hydrodynamical investigations to characterize flow modes in hard rock aquifers. Application to the Ursuya massif (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A new network for isotopes in precipitation of Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hard-Rock Aquifers: Up-to-date Concepts and Practical Applications, 20th Technical Days of the International Association of Hydrogeologists, French Chapter, IAH, La Roche-sur-Yon, France, June 11-13, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Roche Sur Yon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297790v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Stable isotopes in precipitation of Corsica (France) and insight into insular isotopic signature of groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297782v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new network for isotopes in precipitation of Corsica (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297795v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes in precipitation of Corsica (France) and insight into insular isotopic signature of groundwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical and hydrodynamical investigations to characterize flow modes in hard rock aquifers. Application to the Ursuya massif (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Hard-Rock Aquifers: Up-to-date Concepts and Practical Applications, 20th Technical Days of the International Association of Hydrogeologists, French Chapter, IAH, La Roche-sur-Yon, France, June 11-13, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297785v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of environmental isotopes to assess sustainability of intensively exploited aquifer systems (2012-2015). First Results of the Coordinated Research Project CRP F33019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E M Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297779v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297789v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of environmental isotopes to assess sustainability of intensively exploited aquifer systems (2012-2015). First Results of the Coordinated Research Project CRP F33019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Bouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297802v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater residence time (CFCs, SF6) and flow pattern within the coastal aquifer of Bonifacio (Southern Corsica, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Contribution of chemical and isotopic contents to the characterization of groundwater circulation in a thermo-mineral system. A case study in Auvergne, Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144821v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of chemical and isotopic contents to the characterization of groundwater circulation in a thermo-mineral system. A case study in Auvergne, Massif Central (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A combined approach of chemical, isotopic and microbial tracers to determine the origin of nitrates in an alluvial aquifer, case study of the Allier alluvial system, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohammed Nabaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Barbecot</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
+              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144816v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach of chemical, isotopic and microbial tracers to determine the origin of nitrates in an alluvial aquifer, case study of the Allier alluvial system, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomini Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">MinWat 2014, International Multidisciplinary Conference on Mineral Waters Genesis, Exploitation, Protection and Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144822v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomini Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MinWat 2014, International Multidisciplinary Conference on Mineral Waters Genesis, Exploitation, Protection and Valorisation</w:t>
+              <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945865v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Coupling hydrology, geochemistry and hydrodynamics towards rational management of discontinuous aquifers: application to the Ursuya massif (Basque Country, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
+              <w:t xml:space="preserve">6th IAHS-EGU International Symposium on Integrated Water Resources Management IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144813v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hydrology, geochemistry and hydrodynamics towards rational management of discontinuous aquifers: application to the Ursuya massif (Basque Country, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Groundwater residence time (CFCs, SF6) and flow pattern within the coastal aquifer of Bonifacio (Southern Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IAHS-EGU International Symposium on Integrated Water Resources Management IAHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144823v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic characterization of the Precambrian carbonate aquifers under the city of Bangui (Central African Republic).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of groundwater resources from stable isotope data in major African cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ito Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals evaluation in surface water and groundwater: PEC (Predicted Environmental Concentration) vs concentrations measured. Case study of the Allier River and its connected alluvial aquifer (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of geochemical and hydrodynamic tools for the numerical modelling of a fractured aquifer. Case study of Ursuya massif (Southwestern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evaluation of pesticides and pharmaceuticals in the alluvial aquifer of the Allier River (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Clauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDAT 2012 Groundwater dating meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into groundwater flow within a crystalline aquifer. Case study of the Ursuya Mount, Northern Basque Country (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuy Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IAEA Symposium on Isotopes in Hydrology, Marine Ecosystems, and Climate Change Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydrogéologique du massif cristallin de l’Ursuya (France, Pays-Basque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuy Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14268,789 +14325,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Barre-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847828v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670952v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and hydro-geophysical monitoring in the Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03064923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOHAL : système d'observation d'une annexe hydraulique de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du CPER Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Clermont Ferrand, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId435"/>
+      <w:footerReference w:type="default" r:id="rId439"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15118,51 +15175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99DA7DC5"/>
+    <w:nsid w:val="7357B730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15349,51 +15406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjeanton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-4539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163585644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yvard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandhay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pr&#233;tot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02336-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smeraglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoh Jeanot Fongoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2268203" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2023.2262633" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Celle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wohnlich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091772" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fongoh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ako" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10783-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Diedhiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.1097396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fricelle Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nkoue Ndondo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120138" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Odeloui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142154" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143887" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ketchemen-Tandia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8494-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Fantong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.156" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJ0ST5C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Frkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Diadin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.095" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goujon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knhili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GXJL0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmyr Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stoll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oriekhova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Villanueva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPVC4BT4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297775v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeer Asmael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-1953-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3226-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Grynenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1008-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HQRR281-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671087v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dakoure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitvar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJSC1RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671082v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Jirakova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0765-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74BWXMTJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.05.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWXP2MRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mike Edmunds" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.03.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453290v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL8Z08MW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonfiantini Roberto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295162v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016781" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012407" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135118v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01469-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8XQB3K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274181v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261132v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Matic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032300v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172263v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominutti P. Borbon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Devidal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507084v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507089v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Montety" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aquilina L. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denimal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507062v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohammad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouepe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507078v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507056v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoudamba" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basse-Keke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Backo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Basse-Keke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nguerekossi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297802v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahmad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Bocanegra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouchaou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144816v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verney" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803040v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ito" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144829v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Mari" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803020v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Clauzet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hjeanton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-4539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163585644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RwArxFcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoh Jeanot Fongoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2268203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smeraglia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandhay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pr&#233;tot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02336-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2023.2262633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Diedhiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Celle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.1097396" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fongoh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ako" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10783-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wohnlich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091772" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fricelle Song" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nkoue Ndondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120138" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Odeloui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143887" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ketchemen-Tandia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8494-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Fantong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57X02107-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJ0ST5C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.068" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJG1HSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Frkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Diadin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.095" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDV6JC41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goujon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knhili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GXJL0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Nathalie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmyr Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stoll" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oriekhova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Villanueva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.087" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPVC4BT4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazeer Asmael" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-1953-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3226-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Grynenko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1008-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HQRR281-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dakoure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitvar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.043" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJSC1RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671082v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Jirakova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0765-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74BWXMTJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378630v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.05.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWXP2MRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453278v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mike Edmunds" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.03.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL8Z08MW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonfiantini Roberto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02295162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016781" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378648v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012407" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135118v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daniel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01469-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8XQB3K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261132v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Matic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274181v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032300v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172263v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominutti P. Borbon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Devidal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507056v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoudamba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basse-Keke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507062v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohammad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouepe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Montety" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aquilina L. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507072v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denimal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507078v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507088v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507084v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297798v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Backo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Basse-Keke" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nguerekossi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297802v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahmad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Bocanegra" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouchaou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144816v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verney" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ito" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144829v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Mari" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803020v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Clauzet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>