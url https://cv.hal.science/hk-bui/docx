--- v0 (2026-03-03)
+++ v1 (2026-05-07)
@@ -415,499 +415,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focalization of electromagnetic power at the interface between two composites materials for induction welding</w:t>
+                <w:t xml:space="preserve">Evaluation of Bonding Quality with Advanced Nondestructive Testing (NDT) and Data Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banda Kane</w:t>
+                <w:t xml:space="preserve">Bengisu Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+                <w:t xml:space="preserve">Abdoulaye Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Jasiuniene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2020200022⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (18), pp.5127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20185127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074695v1</w:t>
+                <w:t xml:space="preserve">hal-04074752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical assessment of abrupt change detections for NILM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19753/j.issn1001-1390.2020.001.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Bonding Quality with Advanced Nondestructive Testing (NDT) and Data Fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focalization of electromagnetic power at the interface between two composites materials for induction welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Ba</w:t>
+                <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Jasiuniene</w:t>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (18), pp.5127. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.10902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20185127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2020200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074752v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of induction thermography NDT technique using SIBC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (5), pp.1071-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peterzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,64 +1222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D simulation of various applications of induction heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,51 +1339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity Tensor Modeling of Stratified Woven-Fabric Carbon Fiber Reinforced Polymer Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,330 +1454,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
+                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074934v1</w:t>
+                <w:t xml:space="preserve">hal-04074944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
+                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074944v1</w:t>
+                <w:t xml:space="preserve">hal-04074934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on flaw detectability of NDT induction thermography technique for laminated CFRP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.10902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,77 +1836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Assessment of Induction Thermography Technique Applied to Carbon-Fiber-Reinforced Polymer Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo inductive nondestructive testing method applied to CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Damages Detection on CFRP Using Eddy Current Pulsed Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuji Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,77 +2473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt Change Detection of Home Electrical Appliance Signals Using Mathematical Morphology Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinglei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,90 +2620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Finite Element Model using SIBC to Accelerate Electromagnetic Thermal Simulation of Induction Thermography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2737,103 +2737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,103 +2867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials by Optimization of Fold Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,103 +2988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Eddy Currents in Highly Anisotropic CFRP Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,100 +3122,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of degenerated hexahedral Whitney elements in the modeling of NDT induction thermography of laminated CFRP composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460068v1</w:t>
@@ -3239,51 +3239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity tensor modelling of stratified woven-fabric carbon fiber reinforced polymer composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,77 +3373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la detectabilite de defaut dans les composites de carbone stratifies par la technique de CND par thermographie inductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3481,77 +3481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive thermography nondestructive testing applied to carbon composite materials: multiphysics and multiscale modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3589,77 +3589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerated hexahedral Whitney elements for electromagnetic fields computation in multi-layer anisotropic thin regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3867,64 +3867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4011,90 +4011,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium SIEMA'2024 "Problems of Electrical Power Engineering, Electrical Engineering and Electromechanics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, ISBN 978-617-05-0506-4</w:t>
@@ -4213,51 +4213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A43AF84"/>
+    <w:nsid w:val="687D8F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4444,51 +4444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hk-bui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0480-7464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192852477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ousmane Samb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093174" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansor Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Kien Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3178868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Jing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19753/j.issn1001-1390.2020.001.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengisu Yilmaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jasiuniene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185127" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglei Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Asia.2019.8881110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hk-bui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0480-7464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192852477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ousmane Samb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093174" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansor Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Kien Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3178868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengisu Yilmaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jasiuniene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Jing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19753/j.issn1001-1390.2020.001.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglei Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Asia.2019.8881110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>