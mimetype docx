--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -451,248 +451,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of treated mud on free shrinkage and cracking tendency of self-compacting concrete equivalent mortars</w:t>
+                <w:t xml:space="preserve">Modeling of dimensional variations of a dune sand concrete reinforced by addition of steel fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Taieb</w:t>
+                <w:t xml:space="preserve">M. Hadjoudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Belas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+                <w:t xml:space="preserve">Habib A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bederina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2019.02318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (21), pp.2307-2328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2019.1641176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149806v1</w:t>
+                <w:t xml:space="preserve">hal-02278440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of dimensional variations of a dune sand concrete reinforced by addition of steel fibers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of treated mud on free shrinkage and cracking tendency of self-compacting concrete equivalent mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bederina</w:t>
+                <w:t xml:space="preserve">F. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Makhloufi</w:t>
+                <w:t xml:space="preserve">N. Belas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (21), pp.2307-2328. </w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (334), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01694243.2019.1641176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3989/mc.2019.02318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278440v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of recycled glass powder to improve the performance properties of high volume fly ash-engineered cementitious composites</w:t>
               </w:r>
@@ -717,51 +717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sahmaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khandaker M. Anwar Hossain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2239,264 +2239,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength model for square concrete columns confined by external CFRP sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riad Benzaid</w:t>
+                <w:t xml:space="preserve">Characterization of the degradation of self-compacting concretes in sodium sulfate environment: Influence of different mineral admixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Siad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (1), pp.111-135. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.1188-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/sem.2013.46.1.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868325v1</w:t>
+                <w:t xml:space="preserve">hal-00999338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the degradation of self-compacting concretes in sodium sulfate environment: Influence of different mineral admixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
+                <w:t xml:space="preserve">Strength model for square concrete columns confined by external CFRP sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Benzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.111-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/sem.2013.46.1.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.086⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00999338v1</w:t>
+                <w:t xml:space="preserve">hal-00868325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural behaviour of reinforced low-strength concrete beams strengthened with CFRP plates</w:t>
               </w:r>
@@ -4242,230 +4242,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CONCRETE EXTERNALLY CONFINED BY CFRP COMPOSITES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riad Benzaid</w:t>
+                <w:t xml:space="preserve">Homogeneous Analysis of Self-Consolidating Concrete (SCC) Casting in Reinforced Beam Using Computational Fluid Dynamics (CFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Hosseinpoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Khayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib-Abdelhak Mesbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouhabila Amel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure (IRF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Porto, Portugal. pp.595--602</w:t>
+              <w:t xml:space="preserve">RILEM Symposium on Self-Compacting Concrete - SCC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Washington DC, United States. pp.549-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438959v1</w:t>
+                <w:t xml:space="preserve">hal-01636880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Analysis of Self-Consolidating Concrete (SCC) Casting in Reinforced Beam Using Computational Fluid Dynamics (CFD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Khayat</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CONCRETE EXTERNALLY CONFINED BY CFRP COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Benzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib-Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Habib-Abdelhak Mesbah</w:t>
+                <w:t xml:space="preserve">Bouhabila Amel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Symposium on Self-Compacting Concrete - SCC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Washington DC, United States. pp.549-559</w:t>
+              <w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure (IRF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Porto, Portugal. pp.595--602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636880v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowability and Stability Performance of Self-Consolidating Concrete in Full-Scale Beam</w:t>
               </w:r>
@@ -4477,51 +4477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib-Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Laraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International RILEM Symposium on Self-Compacting Concrete- SCC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Benzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib-Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouhabila Amel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure (IRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal. pp.1385--1398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Yousfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadjoudja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benzaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib-Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Makhloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bederina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40996-021-00647-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulebd Adel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhoune Noureddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhezar Mohcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.54.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2019.02318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjoudja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib A. Mesbah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bederina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makhloufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1641176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sahmaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandaker M. Anwar Hossain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mostefa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mekhatria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.97" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Chikh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2017.5.5.539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheikh-Zouaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmat.2016.07.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bousselem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Niknezhad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzaid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmokrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M Khenfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0774-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13923730.2013.801911" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01152711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djebbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891714Z.000000000923" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.46.1.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcene Boukhezar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laid Samai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Houari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.47.6.819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0176-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-863JDQGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409355199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/1392-3730.2008.14.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebrouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L07-134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Assaad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Aitcin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buyle-Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhabila Amel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hosseinpoor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Laraba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mostefa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mebrouki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belaribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mesbah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djebbar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Belouar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51589" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Yousfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadjoudja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benzaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib-Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Makhloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bederina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40996-021-00647-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulebd Adel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhoune Noureddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhezar Mohcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.54.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjoudja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib A. Mesbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bederina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makhloufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1641176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2019.02318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sahmaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandaker M. Anwar Hossain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mostefa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mekhatria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.97" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Chikh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2017.5.5.539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheikh-Zouaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmat.2016.07.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bousselem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Niknezhad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzaid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmokrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M Khenfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0774-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13923730.2013.801911" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01152711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djebbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891714Z.000000000923" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.46.1.111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcene Boukhezar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laid Samai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Houari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.47.6.819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0176-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-863JDQGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409355199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/1392-3730.2008.14.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebrouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L07-134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Assaad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Aitcin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buyle-Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hosseinpoor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhabila Amel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Laraba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mostefa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mebrouki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belaribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mesbah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djebbar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Belouar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51589" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>