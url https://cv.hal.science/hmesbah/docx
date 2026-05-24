--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1343,226 +1343,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Compacting Concretes with Supplementary Cementitious Materials: Shrinkage and Cracking Tendency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Bond Strength of FRP Reinforcing Rods in Concrete and FE Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davood Niknezhad</w:t>
+                <w:t xml:space="preserve">R. Benzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Habib-Abdelhak Mesbah</w:t>
+                <w:t xml:space="preserve">Brahim Benmokrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.21-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534216v1</w:t>
+                <w:t xml:space="preserve">hal-01636054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Bond Strength of FRP Reinforcing Rods in Concrete and FE Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+                <w:t xml:space="preserve">Self-Compacting Concretes with Supplementary Cementitious Materials: Shrinkage and Cracking Tendency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Niknezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benzaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benmokrane</w:t>
+                <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib-Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636054v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for using recycled glass sand in engineered cementitious composites</w:t>
               </w:r>
@@ -2258,51 +2258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the degradation of self-compacting concretes in sodium sulfate environment: Influence of different mineral admixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,51 +2979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5181,51 +5181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type d'addition minérale sur les propriétés de transfert des Bétons AutoPlaçants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Yousfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadjoudja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benzaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib-Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Makhloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bederina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40996-021-00647-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulebd Adel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhoune Noureddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhezar Mohcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.54.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjoudja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib A. Mesbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bederina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makhloufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1641176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2019.02318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sahmaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandaker M. Anwar Hossain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mostefa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mekhatria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.97" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Chikh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2017.5.5.539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheikh-Zouaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmat.2016.07.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bousselem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Niknezhad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzaid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmokrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M Khenfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0774-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13923730.2013.801911" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01152711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djebbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891714Z.000000000923" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.46.1.111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcene Boukhezar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laid Samai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Houari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.47.6.819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0176-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-863JDQGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409355199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/1392-3730.2008.14.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebrouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L07-134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Assaad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Aitcin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buyle-Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hosseinpoor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhabila Amel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Laraba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mostefa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mebrouki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belaribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mesbah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djebbar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Belouar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51589" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Yousfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadjoudja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benzaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib-Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Makhloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bederina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40996-021-00647-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulebd Adel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhoune Noureddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhezar Mohcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.54.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjoudja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib A. Mesbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bederina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makhloufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1641176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2019.02318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sahmaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandaker M. Anwar Hossain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mostefa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mekhatria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.97" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Chikh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2017.5.5.539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheikh-Zouaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmat.2016.07.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bousselem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmokrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Niknezhad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001852" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M Khenfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0774-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13923730.2013.801911" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01152711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesbah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djebbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891714Z.000000000923" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.46.1.111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcene Boukhezar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laid Samai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Houari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2013.47.6.819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0176-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-863JDQGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409355199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Bouhamou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/1392-3730.2008.14.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebrouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L07-134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Assaad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Aitcin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buyle-Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hosseinpoor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhabila Amel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Laraba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mostefa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mebrouki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belaribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mesbah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djebbar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Belouar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51589" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>