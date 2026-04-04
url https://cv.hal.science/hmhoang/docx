--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1188,295 +1188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of phase change material integration in retail display cabinets for energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+                <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, pp.116459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190857v1</w:t>
+                <w:t xml:space="preserve">hal-03278416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of phase change material integration in retail display cabinets for energy management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Leducq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pateau</w:t>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 187, pp.116459. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.108076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278416v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of deep learning artificial neural networks models to predict temperature and power demand variation for demand response application in cold storage</w:t>
               </w:r>
@@ -1514,51 +1514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131, pp.857-873. </w:t>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1847,51 +1847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effacement électrique des entrepôts frigorifiques de légumes surgelés : Evaluation de l'impact énergétique et du risque produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,51 +2115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Air Energy Storage (LAES) as a large-scale storage technology for renewable energy integration – A review of investigation studies and near perspectives of LAES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,364 +2226,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973760v1</w:t>
+                <w:t xml:space="preserve">hal-02156194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.492-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156194v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental investigation for load temperature prediction at transient conditions of open refrigerated display cabinet using Modelica environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2634,90 +2634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2759,90 +2759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3148,64 +3148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,90 +3282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of CO 2 hydrate slurry in the presence of Sodium Dodecyl Sulfate in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,684 +3544,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life cycle assessment of salmon cold chains: comparison between chilling and superchilling technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Indergård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (juillet), pp.363-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569697v1</w:t>
+                <w:t xml:space="preserve">hal-02605439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of salmon cold chains: comparison between chilling and superchilling technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Brown</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Indergård</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.049⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605439v1</w:t>
+                <w:t xml:space="preserve">hal-01569697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Lecoq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601926v1</w:t>
+                <w:t xml:space="preserve">hal-02601902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02601902v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565832v1</w:t>
@@ -4245,51 +4245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer study of submicro-encapsulated PCM plate for food packaging application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pérez-Masia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,298 +4372,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173941v1</w:t>
+                <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173940v1</w:t>
+                <w:t xml:space="preserve">hal-01173941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
               </w:r>
@@ -4675,64 +4675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Verboven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Verlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4822,64 +4822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
@@ -4929,103 +4929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5063,90 +5063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 180, pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5192,103 +5192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5307,277 +5307,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173923v1</w:t>
+                <w:t xml:space="preserve">hal-02630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630419v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
@@ -5684,90 +5684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simplified models of cold chain equipment to assess the influence of operating conditions and equipment design on cold chain performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.120-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5813,103 +5813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de résultat FRISBEE: évaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-2, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5947,77 +5947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1129, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,90 +6042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (2), pp.310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6184,90 +6184,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (4), pp.915-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6313,77 +6313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6442,77 +6442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (3), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6558,90 +6558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (4), pp.907-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6687,103 +6687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1127, pp.62-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6957,51 +6957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF PACKAGING REUSE AND RECYCLING AS A SOLUTION FOR REDUCING GREENHOUSE GAS EMISSIONS IN THE FOOD COLD CHAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7551,291 +7551,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224119v1</w:t>
+                <w:t xml:space="preserve">hal-04193337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Chami</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193337v1</w:t>
+                <w:t xml:space="preserve">hal-04224119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
               </w:r>
@@ -8322,51 +8322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Food Transportation and Storage in an Insulated Box: Effect of Phase Change Material Position and Spacing Underneath the Load Tanathep Leungtongkum* (a, b) , Denis Flick (b) , Hong Minh Hoang (a) , Duret Steven (a) , Anthony Delahaye (a) and Onrawee Laguerre (a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,51 +8724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8830,921 +8830,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">avniR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932992v1</w:t>
+                <w:t xml:space="preserve">hal-02404067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Cluzel</w:t>
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">avniR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404067v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erwann Hamon</w:t>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261530v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of charge/discharge scenarios and economic analysis of a liquid air energy storage system used in combination with a photovoltaic power source and a cold storage warehouse.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Application of demand response in cold room: evaluation of energy performance using different modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224097v1</w:t>
+                <w:t xml:space="preserve">hal-03321479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of demand response in cold room: evaluation of energy performance using different modelling approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+                <w:t xml:space="preserve">Optimization of charge/discharge scenarios and economic analysis of a liquid air energy storage system used in combination with a photovoltaic power source and a cold storage warehouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321479v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Time Series Forecasting with Deep Learning Proceedings in Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Provost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, France. pp.384-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008168203840391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933004v1</w:t>
+                <w:t xml:space="preserve">hal-03321411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Time Series Forecasting with Deep Learning Proceedings in Energy Consumption</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. pp.1451-1458/1188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321411v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
               </w:r>
@@ -9877,64 +9877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10011,51 +10011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronia Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10149,51 +10149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10378,64 +10378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,103 +10503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
@@ -10622,753 +10622,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient heat transfer modelling development for an open front display cabinet with PCM addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741297v1</w:t>
+                <w:t xml:space="preserve">hal-02606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of phase change materials in a display cabinet: development of a dynamic modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demand response in refrigerated warehouses and thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Vende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321477v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01836570v1</w:t>
+                <w:t xml:space="preserve">hal-02605786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient heat transfer modelling development for an open front display cabinet with PCM addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606210v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand response in refrigerated warehouses and thermal energy storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Potential use of phase change materials in a display cabinet: development of a dynamic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
+              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606243v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605786v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with CO2 hydrate slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11419,77 +11419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11544,90 +11544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on the dynamic behavior co2 hydrate slurry during storage process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11669,90 +11669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry during storage process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11803,90 +11803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the drying of a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Multidisciplinary Society for Modelling and Simulation Technology (EUROSIS). BEL.; Bioprocess Technology &amp; Control (BioTeC).; Université Catholique de Louvain (UCLouvain). BEL.; European Technology Institute (ETI)., Apr 2016, Gand, Belgium. 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12045,51 +12045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12138,627 +12138,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermodynamique d'une boucle de réfrigération secondaire : effets de la nature du coulis et du taux de cristallisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA.; Japan Society of Refrigerating and Air Conditioning Engineers (JSRAE)., Aug 2015, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836579v1</w:t>
+                <w:t xml:space="preserve">hal-02738828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation thermodynamique d'une boucle de réfrigération secondaire : effets de la nature du coulis et du taux de cristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Salagnac et Didier Saury, Jan 2015, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738828v1</w:t>
+                <w:t xml:space="preserve">hal-01836579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of salmon cold chains : comparison between chilling and superchilling technologies</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Brown</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maidment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Indergard</w:t>
+                <w:t xml:space="preserve">C. de Romémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ième Congrès International du Froid ICR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555607v1</w:t>
+                <w:t xml:space="preserve">hal-02606203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of secondary refrigeration loops: effects of slurry type and flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-P. Bédécarrats, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606203v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of secondary refrigeration loops: effects of slurry type and flow conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life cycle assessment of salmon cold chains : comparison between chilling and superchilling technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maidment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Indergard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-P. Bédécarrats, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">24ième Congrès International du Froid ICR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836581v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
@@ -12783,64 +12783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. </w:t>
@@ -12993,394 +12993,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Youssef</w:t>
+                <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, pp.14</w:t>
+              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606206v1</w:t>
+                <w:t xml:space="preserve">hal-02742952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling of encapsulated phase change materials for food packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, London, France. pp.405-411</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469093v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer modelling of encapsulated phase change materials for food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pérez Masia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lagaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, France. pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742952v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological and thermal study of a secondary refrigeration loop by hydrate slurry</w:t>
               </w:r>
@@ -13491,51 +13491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13625,90 +13625,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13759,77 +13759,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13880,77 +13880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13988,51 +13988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An essential part of the FRISBEE software tool: identification and validation of models quantifying the impact of the cold chain on RTE pork products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14100,103 +14100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined deterministic and stochastic approaches applied to the food cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 emes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 59 - p. 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14221,103 +14221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Franco-ThaiSymposium Franco-Thai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14355,90 +14355,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14765,90 +14765,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Models for Time Series Forecasting of Indoor Temperature and Energy Consumption in a Cold Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15385,51 +15385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Delgado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2025.100855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inderg&#229;rd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Masia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagaron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8BFQPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaurichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321477v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maidment" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Indergard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469093v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez Masia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423971v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan-Kim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2007-32825" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726133v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lochet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14643.85285" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594526v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05202898v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Delgado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2025.100855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inderg&#229;rd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Masia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagaron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8BFQPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaurichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321477v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maidment" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Indergard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469093v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez Masia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423971v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan-Kim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2007-32825" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726133v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lochet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14643.85285" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594526v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05202898v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>