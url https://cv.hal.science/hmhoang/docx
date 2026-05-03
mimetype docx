--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1590,1501 +1590,1513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling methodology of temperature and energy consumption in food plant: Application to puff pastry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Hamon</w:t>
+                <w:t xml:space="preserve">Experimental characterization of demand response in a refrigerated cold room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, pp.28 - 38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 113, pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545995v1</w:t>
+                <w:t xml:space="preserve">hal-03176192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of demand response in a refrigerated cold room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+                <w:t xml:space="preserve">Modelling methodology of temperature and energy consumption in food plant: Application to puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113, pp.256-265. </w:t>
+              <w:t xml:space="preserve">, 2020, 115, pp.28 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176192v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effacement électrique des entrepôts frigorifiques de légumes surgelés : Evaluation de l'impact énergétique et du risque produit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.492-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321510v1</w:t>
+                <w:t xml:space="preserve">hal-02973760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O Pateau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979881v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Air Energy Storage (LAES) as a large-scale storage technology for renewable energy integration – A review of investigation studies and near perspectives of LAES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effacement électrique des entrepôts frigorifiques de légumes surgelés : Evaluation de l'impact énergétique et du risque produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Negro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Ndoye Fatou-Toutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176291v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156194v1</w:t>
+                <w:t xml:space="preserve">hal-02979881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dufour</w:t>
+                <w:t xml:space="preserve">Liquid Air Energy Storage (LAES) as a large-scale storage technology for renewable energy integration – A review of investigation studies and near perspectives of LAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.208 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973760v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation for load temperature prediction at transient conditions of open refrigerated display cabinet using Modelica environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, Part 1: global optimization and leading parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.1282-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279131v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">Modeling and experimental investigation for load temperature prediction at transient conditions of open refrigerated display cabinet using Modelica environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321611v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385900v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, Part 1: global optimization and leading parameter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843005v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of convective heat transfer coefficients of CO2 hydrate slurries in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,1046 +3105,1058 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.630-637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.02.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555733v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279425v1</w:t>
+                <w:t xml:space="preserve">hal-01555733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of CO 2 hydrate slurry in the presence of Sodium Dodecyl Sulfate in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158 (février), pp.294-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of salmon cold chains: comparison between chilling and superchilling technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alvarez</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126 (juillet), pp.363-372. </w:t>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605439v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life cycle assessment of salmon cold chains: comparison between chilling and superchilling technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Indergård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (juillet), pp.363-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569697v1</w:t>
+                <w:t xml:space="preserve">hal-02605439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Flick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.30-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601902v1</w:t>
+                <w:t xml:space="preserve">hal-01569697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4141,839 +4165,839 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565832v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer study of submicro-encapsulated PCM plate for food packaging application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Gogou</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.151-160. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600642v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer study of submicro-encapsulated PCM plate for food packaging application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pérez-Masia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lagaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173940v1</w:t>
+                <w:t xml:space="preserve">hal-02600642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173941v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148, pp.2-12. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600678v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Verlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.2-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01564759v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,106 +5005,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5089,154 +5113,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 180, pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,120 +5268,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5365,1970 +5389,1970 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.17-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1144, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simplified models of cold chain equipment to assess the influence of operating conditions and equipment design on cold chain performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.120-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de résultat FRISBEE: évaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-2, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1129, pp.43-47</w:t>
+              <w:t xml:space="preserve">, 2012, 1127, pp.62-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597980v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1129, pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01432618v1</w:t>
+                <w:t xml:space="preserve">hal-02597980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (4), pp.915-926. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560922v1</w:t>
+                <w:t xml:space="preserve">hal-01432618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.915-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432620v1</w:t>
+                <w:t xml:space="preserve">hal-01560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 113 (3), pp.389-398. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432624v1</w:t>
+                <w:t xml:space="preserve">hal-01432620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (4), pp.907-914. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (3), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432619v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597462v1</w:t>
+                <w:t xml:space="preserve">hal-01432619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using thermal modelling to design food packaging that can withstand temperature breaks in cold chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Cavelier</w:t>
+                <w:t xml:space="preserve">Exemple du Parcours Newlink (BETTER) : nouveau maillon de la collecte et de la redistribution d’invendus en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IIR Conference on Refrigeration Adapting to Rising Temperatures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée des Métaprogrammes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05246582v1</w:t>
+                <w:t xml:space="preserve">hal-05244191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF PACKAGING REUSE AND RECYCLING AS A SOLUTION FOR REDUCING GREENHOUSE GAS EMISSIONS IN THE FOOD COLD CHAIN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using thermal modelling to design food packaging that can withstand temperature breaks in cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IIR Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIF, Aug 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196123v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple du Parcours Newlink (BETTER) : nouveau maillon de la collecte et de la redistribution d’invendus en ville</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STUDY OF PACKAGING REUSE AND RECYCLING AS A SOLUTION FOR REDUCING GREENHOUSE GAS EMISSIONS IN THE FOOD COLD CHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Métaprogrammes</w:t>
+              <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244191v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting and redistributing surplus meals from institutional catering to associations: characterizing and assessing the new link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gaurichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actionable Science for Urban Sustainability (AScUS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AScUS - Actionable Science for Urban Sustainability, Mar 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des excédents de repas de la restauration collective : quels rôles aux nouveaux intermédiaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique : Webinaire du GOS3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Département ACT, Feb 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge model for designing sustainable refrigeration systems: Application to European supermarkets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7387,986 +7411,986 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering,Technology, and Innovation (ICE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Funchal (Madeira Island), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Characterization and analysis of the redistribution of unsold meals from collective catering to associations: role of new operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gaurichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jul 2023, Leiden, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190623v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+                <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Chami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
+              <w:t xml:space="preserve">ICR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFF, Aug 2023, PARIS, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193337v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224119v1</w:t>
+                <w:t xml:space="preserve">hal-04193337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Merouani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224116v1</w:t>
+                <w:t xml:space="preserve">hal-04224119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and analysis of the redistribution of unsold meals from collective catering to associations: role of new operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Industrial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164252v1</w:t>
+                <w:t xml:space="preserve">hal-04224116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Food Transportation and Storage in an Insulated Box: Effect of Phase Change Material Position and Spacing Underneath the Load Tanathep Leungtongkum* (a, b) , Denis Flick (b) , Hong Minh Hoang (a) , Duret Steven (a) , Anthony Delahaye (a) and Onrawee Laguerre (a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8388,92 +8412,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Development Opportunities for Refrigeration Socio-Technical System Using the Radical Innovation Design Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8522,92 +8546,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1263-1272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2021.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performances assessment for sustainable design recommendations: Case study of a supermarket's refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8656,1504 +8680,1504 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.328-333, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+                <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mazzucchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Akterian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 25th IIR International Congress of Refrigeration:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal Canada, August 24-30, 2019., Canada. pp.3550-3557., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609400v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Cluzel</w:t>
+                <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">avniR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404067v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwann Hamon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261530v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932992v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of demand response in cold room: evaluation of energy performance using different modelling approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">avniR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321479v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of charge/discharge scenarios and economic analysis of a liquid air energy storage system used in combination with a photovoltaic power source and a cold storage warehouse.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0258⟩</w:t>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224097v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Time Series Forecasting with Deep Learning Proceedings in Energy Consumption</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321411v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
+                <w:t xml:space="preserve">Optimization of charge/discharge scenarios and economic analysis of a liquid air energy storage system used in combination with a photovoltaic power source and a cold storage warehouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrine Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933004v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Akterian</w:t>
+                <w:t xml:space="preserve">Application of demand response in cold room: evaluation of energy performance using different modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th IIR International Congress of Refrigeration:</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520669v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate Time Series Forecasting with Deep Learning Proceedings in Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, France. pp.384-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008168203840391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224106v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. pp.1451-1458/1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321468v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand response in refrigerated warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10162,293 +10186,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Smart Cities Conference (ISC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kansas City, United States. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISC2.2018.8656808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la cinétique des hydrates sur les performances de la réfrigération secondaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Le Niliot, Jan 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836578v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10467,1272 +10495,1251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lena Fritsch</w:t>
+                <w:t xml:space="preserve">Influence de la cinétique des hydrates sur les performances de la réfrigération secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Le Niliot, Jan 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733985v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient heat transfer modelling development for an open front display cabinet with PCM addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage entre rhéologie, transferts thermiques et thermodynamique dans les performances d'une boucle de réfrigération secondaire en stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT-Paris France, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606210v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand response in refrigerated warehouses and thermal energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient heat transfer modelling development for an open front display cabinet with PCM addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606243v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Oignet</w:t>
+                <w:t xml:space="preserve">Demand response in refrigerated warehouses and thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
+                <w:t xml:space="preserve">P.E. Vende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605786v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741297v1</w:t>
+                <w:t xml:space="preserve">hal-02605786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of phase change materials in a display cabinet: development of a dynamic modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321477v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential use of phase change materials in a display cabinet: development of a dynamic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01836570v1</w:t>
+                <w:t xml:space="preserve">hal-03321477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with CO2 hydrate slurry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01836573v1</w:t>
+                <w:t xml:space="preserve">hal-01836570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with CO2 hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321445v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior co2 hydrate slurry during storage process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Oignet</w:t>
+                <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.189-197</w:t>
+              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605785v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry during storage process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior co2 hydrate slurry during storage process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11742,556 +11749,573 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.189-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836574v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the drying of a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Multidisciplinary Society for Modelling and Simulation Technology (EUROSIS). BEL.; Bioprocess Technology &amp; Control (BioTeC).; Université Catholique de Louvain (UCLouvain). BEL.; European Technology Institute (ETI)., Apr 2016, Gand, Belgium. 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre rhéologie, transferts thermiques et thermodynamique dans les performances d'une boucle de réfrigération secondaire en stationnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry during storage process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836576v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy study of CO2 hydrate slurries formation in a tank reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès International du Froid de l'IIF (ICR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA.; Japan Society of Refrigerating and Air Conditioning Engineers (JSRAE)., Aug 2015, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation thermodynamique d'une boucle de réfrigération secondaire : effets de la nature du coulis et du taux de cristallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12300,123 +12324,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Salagnac et Didier Saury, Jan 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12425,137 +12449,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Romémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis of secondary refrigeration loops: effects of slurry type and flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12583,198 +12607,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-P. Bédécarrats, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of salmon cold chains : comparison between chilling and superchilling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maidment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Indergard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ième Congrès International du Froid ICR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12783,146 +12807,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12930,106 +12954,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13038,379 +13062,379 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modelling of encapsulated phase change materials for food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pérez Masia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lagaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, London, France. pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological and thermal study of a secondary refrigeration loop by hydrate slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13418,124 +13442,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13543,106 +13567,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13651,957 +13675,957 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An essential part of the FRISBEE software tool: identification and validation of models quantifying the impact of the cold chain on RTE pork products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IIR International conference on Sustainability and the Cold Chain, ICCC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches applied to the food cold chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 emes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 59 - p. 68</w:t>
+              <w:t xml:space="preserve">Symposium Franco-ThaiSymposium Franco-Thai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773495v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches applied to the food cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Franco-ThaiSymposium Franco-Thai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand. pp.8</w:t>
+              <w:t xml:space="preserve">12 emes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 59 - p. 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597463v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of turbulent lacal enhanced heat transfer in wavy-wall channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tuhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Doan-Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 ASME-JSME THERMAL ENGINEERING SUMMER HEAT TRANSFER CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Vancouver, Canada. pp.523-533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/HT2007-32825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14611,137 +14635,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daytime radiative cooling: materials for an passive and efficient pre-cooling of air flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14751,65 +14775,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Models for Time Series Forecasting of Indoor Temperature and Energy Consumption in a Cold Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14840,70 +14864,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Collective Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-144, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14913,126 +14937,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we optimize the new link in the fight against food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14643.85285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15042,95 +15066,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des conséquences de l'histoire thermo-hydrique d'un produit par association d'approches déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15140,105 +15164,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une démarche « Eco-conception » pour les systèmes frigorifiques : Application au stockage thermique et aux solutions technologiques émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05202898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15385,51 +15409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Delgado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2025.100855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inderg&#229;rd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Masia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagaron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8BFQPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaurichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321477v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maidment" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Indergard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469093v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez Masia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423971v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan-Kim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2007-32825" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726133v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lochet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14643.85285" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594526v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05202898v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Delgado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2025.100855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inderg&#229;rd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Masia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagaron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8BFQPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaurichon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244243v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321477v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555607v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maidment" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Indergard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez Masia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469201v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan-Kim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2007-32825" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lochet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14643.85285" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594526v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05202898v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>