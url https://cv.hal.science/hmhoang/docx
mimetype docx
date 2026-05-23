--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -125,295 +125,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food processing and sustainability: Exploring new multidisciplinary perspectives</w:t>
+                <w:t xml:space="preserve">Application of artificial intelligence models for assessing the performance of closed vertical refrigerated display cabinet - A comparative study of different operating scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+                <w:t xml:space="preserve">Gaurav Priyadarshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Boland</w:t>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Romuald Hunlede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Delgado</w:t>
+                <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafia Halawany-Darson</w:t>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.100855. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.110332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2025.100855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093518v1</w:t>
+                <w:t xml:space="preserve">hal-04975411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of artificial intelligence models for assessing the performance of closed vertical refrigerated display cabinet - A comparative study of different operating scenarios</w:t>
+                <w:t xml:space="preserve">Food processing and sustainability: Exploring new multidisciplinary perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaurav Priyadarshi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
+                <w:t xml:space="preserve">Amélia Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Rafia Halawany-Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147, pp.110332. </w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.100855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2025.100855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975411v1</w:t>
+                <w:t xml:space="preserve">hal-05093518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing the socio-technical refrigeration system with Radical Innovation Design methodology to target innovations</w:t>
               </w:r>
@@ -451,51 +451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
@@ -559,64 +559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Hunlede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -680,51 +680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability and operational performance assessment of supermarket air-conditioning architectures using secondary fluids and slurries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -814,51 +814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing an optimized refrigeration system based on sustainability and operational scenarios applied to four supermarket architectures in three European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -935,51 +935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strawberry supply chain: energy and environmental assessment from a field study and comparison of different packaging materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1220,51 +1220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1341,51 +1341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,51 +1462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of deep learning artificial neural networks models to predict temperature and power demand variation for demand response application in cold storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,1526 +1590,1526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of demand response in a refrigerated cold room</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling methodology of temperature and energy consumption in food plant: Application to puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113, pp.256-265. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 115, pp.28 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176192v1</w:t>
+                <w:t xml:space="preserve">hal-02545995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling methodology of temperature and energy consumption in food plant: Application to puff pastry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of demand response in a refrigerated cold room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, pp.28 - 38. </w:t>
+              <w:t xml:space="preserve">, 2020, 113, pp.256-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545995v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effacement électrique des entrepôts frigorifiques de légumes surgelés : Evaluation de l'impact énergétique et du risque produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Ndoye Fatou-Toutie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Oignet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973760v1</w:t>
+                <w:t xml:space="preserve">hal-03321510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156194v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effacement électrique des entrepôts frigorifiques de légumes surgelés : Evaluation de l'impact énergétique et du risque produit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid Air Energy Storage (LAES) as a large-scale storage technology for renewable energy integration – A review of investigation studies and near perspectives of LAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndoye Fatou-Toutie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+                <w:t xml:space="preserve">Daniele Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.208 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321510v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ben-Abdallah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O Pateau</w:t>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979881v1</w:t>
+                <w:t xml:space="preserve">hal-02156194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Air Energy Storage (LAES) as a large-scale storage technology for renewable energy integration – A review of investigation studies and near perspectives of LAES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Damak</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.492-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176291v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, Part 1: global optimization and leading parameter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843005v1</w:t>
+                <w:t xml:space="preserve">hal-03321611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation for load temperature prediction at transient conditions of open refrigerated display cabinet using Modelica environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Ballot-Miguet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279131v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental investigation for load temperature prediction at transient conditions of open refrigerated display cabinet using Modelica environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321611v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, Part 1: global optimization and leading parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.1282-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385900v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of convective heat transfer coefficients of CO2 hydrate slurries in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3154,389 +3154,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279425v1</w:t>
+                <w:t xml:space="preserve">hal-01555733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555733v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of CO 2 hydrate slurry in the presence of Sodium Dodecyl Sulfate in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158 (février), pp.294-303. </w:t>
@@ -3568,519 +3568,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565832v1</w:t>
+                <w:t xml:space="preserve">hal-01569697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of salmon cold chains: comparison between chilling and superchilling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Indergård</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126 (juillet), pp.363-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01569697v1</w:t>
+                <w:t xml:space="preserve">hal-02601902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4090,51 +4090,51 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4152,3207 +4152,3219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601902v1</w:t>
+                <w:t xml:space="preserve">hal-01565832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564759v1</w:t>
+                <w:t xml:space="preserve">hal-01173941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer study of submicro-encapsulated PCM plate for food packaging application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600642v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat transfer study of submicro-encapsulated PCM plate for food packaging application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pérez-Masia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lagaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173940v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Verlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.2-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173941v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FRISBEE tool, a software for optimising the trade-off between food quality, energy use, and global warming impact of cold chains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Brown</w:t>
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.E. Verlinden</w:t>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.2-12. </w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600678v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599874v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173912v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569716v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630419v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173923v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1144, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simplified models of cold chain equipment to assess the influence of operating conditions and equipment design on cold chain performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.120-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de résultat FRISBEE: évaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-2, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.915-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597462v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597980v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1129, pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01432618v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560922v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.027⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 113 (3), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432620v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432624v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1127, pp.62-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01432619v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple du Parcours Newlink (BETTER) : nouveau maillon de la collecte et de la redistribution d’invendus en ville</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using thermal modelling to design food packaging that can withstand temperature breaks in cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Métaprogrammes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IIR Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIF, Aug 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244191v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using thermal modelling to design food packaging that can withstand temperature breaks in cold chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">STUDY OF PACKAGING REUSE AND RECYCLING AS A SOLUTION FOR REDUCING GREENHOUSE GAS EMISSIONS IN THE FOOD COLD CHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IIR Conference on Refrigeration Adapting to Rising Temperatures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05246582v1</w:t>
+                <w:t xml:space="preserve">hal-05196123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF PACKAGING REUSE AND RECYCLING AS A SOLUTION FOR REDUCING GREENHOUSE GAS EMISSIONS IN THE FOOD COLD CHAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exemple du Parcours Newlink (BETTER) : nouveau maillon de la collecte et de la redistribution d’invendus en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+              <w:t xml:space="preserve">Journée des Métaprogrammes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196123v1</w:t>
+                <w:t xml:space="preserve">hal-05244191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting and redistributing surplus meals from institutional catering to associations: characterizing and assessing the new link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gaurichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actionable Science for Urban Sustainability (AScUS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AScUS - Actionable Science for Urban Sustainability, Mar 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des excédents de repas de la restauration collective : quels rôles aux nouveaux intermédiaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique : Webinaire du GOS3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Département ACT, Feb 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge model for designing sustainable refrigeration systems: Application to European supermarkets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7374,1130 +7386,1130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering,Technology, and Innovation (ICE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Funchal (Madeira Island), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and analysis of the redistribution of unsold meals from collective catering to associations: role of new operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Gaurichon</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Industrial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164252v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190623v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
+              <w:t xml:space="preserve">ICR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFF, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193337v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224119v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization and analysis of the redistribution of unsold meals from collective catering to associations: role of new operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gaurichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jul 2023, Leiden, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224116v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Food Transportation and Storage in an Insulated Box: Effect of Phase Change Material Position and Spacing Underneath the Load Tanathep Leungtongkum* (a, b) , Denis Flick (b) , Hong Minh Hoang (a) , Duret Steven (a) , Anthony Delahaye (a) and Onrawee Laguerre (a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Development Opportunities for Refrigeration Socio-Technical System Using the Radical Innovation Design Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8546,6086 +8558,6086 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1263-1272, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2021.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performances assessment for sustainable design recommendations: Case study of a supermarket's refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.328-333, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mazzucchelli</w:t>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Foster</w:t>
+                <w:t xml:space="preserve">F. Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Akterian</w:t>
+                <w:t xml:space="preserve">A. Zennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th IIR International Congress of Refrigeration:</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520669v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">avniR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321468v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224106v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of demand response in cold room: evaluation of energy performance using different modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">avniR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404067v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimization of charge/discharge scenarios and economic analysis of a liquid air energy storage system used in combination with a photovoltaic power source and a cold storage warehouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261530v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Time Series Forecasting with Deep Learning Proceedings in Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, France. pp.384-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008168203840391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932992v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of charge/discharge scenarios and economic analysis of a liquid air energy storage system used in combination with a photovoltaic power source and a cold storage warehouse.</w:t>
+                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Damak</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. pp.1451-1458/1188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224097v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of demand response in cold room: evaluation of energy performance using different modelling approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+                <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mazzucchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Akterian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 25th IIR International Congress of Refrigeration:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal Canada, August 24-30, 2019., Canada. pp.3550-3557., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321479v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Time Series Forecasting with Deep Learning Proceedings in Energy Consumption</w:t>
+                <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nédra Mellouli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ronia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321411v1</w:t>
+                <w:t xml:space="preserve">hal-03321468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933004v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand response in refrigerated warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Smart Cities Conference (ISC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kansas City, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISC2.2018.8656808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence de la cinétique des hydrates sur les performances de la réfrigération secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Le Niliot, Jan 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733985v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la cinétique des hydrates sur les performances de la réfrigération secondaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Le Niliot, Jan 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836578v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre rhéologie, transferts thermiques et thermodynamique dans les performances d'une boucle de réfrigération secondaire en stationnaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836576v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient heat transfer modelling development for an open front display cabinet with PCM addition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Potential use of phase change materials in a display cabinet: development of a dynamic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Raoult</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
+              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606210v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand response in refrigerated warehouses and thermal energy storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606243v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Oignet</w:t>
+                <w:t xml:space="preserve">Transient heat transfer modelling development for an open front display cabinet with PCM addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">F. Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605786v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Demand response in refrigerated warehouses and thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Vende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741297v1</w:t>
+                <w:t xml:space="preserve">hal-02606243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of phase change materials in a display cabinet: development of a dynamic modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321477v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with CO2 hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0005⟩</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836570v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with CO2 hydrate slurry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836573v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior co2 hydrate slurry during storage process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.189-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321445v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior co2 hydrate slurry during storage process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling the drying of a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.189-197</w:t>
+              <w:t xml:space="preserve">FOODSIM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Multidisciplinary Society for Modelling and Simulation Technology (EUROSIS). BEL.; Bioprocess Technology &amp; Control (BioTeC).; Université Catholique de Louvain (UCLouvain). BEL.; European Technology Institute (ETI)., Apr 2016, Gand, Belgium. 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605785v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the drying of a food processing plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry during storage process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODSIM'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742829v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry during storage process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Couplage entre rhéologie, transferts thermiques et thermodynamique dans les performances d'une boucle de réfrigération secondaire en stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT-Paris France, Jan 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836574v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy study of CO2 hydrate slurries formation in a tank reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation thermodynamique d'une boucle de réfrigération secondaire : effets de la nature du coulis et du taux de cristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Clain</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès International du Froid de l'IIF (ICR2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Salagnac et Didier Saury, Jan 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548847v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA.; Japan Society of Refrigerating and Air Conditioning Engineers (JSRAE)., Aug 2015, Yokohama, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermodynamique d'une boucle de réfrigération secondaire : effets de la nature du coulis et du taux de cristallisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy study of CO2 hydrate slurries formation in a tank reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Salagnac et Didier Saury, Jan 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">24e Congrès International du Froid de l'IIF (ICR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836579v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Romémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis of secondary refrigeration loops: effects of slurry type and flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-P. Bédécarrats, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of salmon cold chains : comparison between chilling and superchilling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maidment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Indergard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ième Congrès International du Froid ICR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606207v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat transfer modelling of encapsulated phase change materials for food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pérez Masia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lagaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, France. pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742952v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, pp.14</w:t>
+              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606206v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling of encapsulated phase change materials for food packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Alvarez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, London, France. pp.405-411</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469093v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological and thermal study of a secondary refrigeration loop by hydrate slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
+                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
+              <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750077v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510179v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An essential part of the FRISBEE software tool: identification and validation of models quantifying the impact of the cold chain on RTE pork products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IIR International conference on Sustainability and the Cold Chain, ICCC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches applied to the food cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Franco-ThaiSymposium Franco-Thai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand. pp.8</w:t>
+              <w:t xml:space="preserve">12 emes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 59 - p. 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597463v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches applied to the food cold chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 emes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 59 - p. 68</w:t>
+              <w:t xml:space="preserve">Symposium Franco-ThaiSymposium Franco-Thai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773495v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of turbulent lacal enhanced heat transfer in wavy-wall channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tuhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Doan-Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 ASME-JSME THERMAL ENGINEERING SUMMER HEAT TRANSFER CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Vancouver, Canada. pp.523-533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/HT2007-32825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14635,137 +14647,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daytime radiative cooling: materials for an passive and efficient pre-cooling of air flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14775,159 +14787,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Models for Time Series Forecasting of Indoor Temperature and Energy Consumption in a Cold Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Collective Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-144, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14937,126 +14949,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we optimize the new link in the fight against food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14643.85285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15066,95 +15078,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des conséquences de l'histoire thermo-hydrique d'un produit par association d'approches déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15164,105 +15176,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une démarche « Eco-conception » pour les systèmes frigorifiques : Application au stockage thermique et aux solutions technologiques émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05202898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15409,51 +15421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Delgado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2025.100855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inderg&#229;rd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Masia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagaron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8BFQPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaurichon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244243v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321477v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555607v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maidment" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Indergard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez Masia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469201v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan-Kim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2007-32825" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lochet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14643.85285" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594526v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05202898v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Delgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2025.100855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brown" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Inderg&#229;rd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Masia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagaron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8BFQPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gwanpua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Verlinden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBMDL6XT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaurichon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606210v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maidment" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Indergard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469093v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez Masia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423971v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan-Kim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2007-32825" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouag" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Stanciu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726133v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lochet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14643.85285" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594526v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05202898v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>